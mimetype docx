--- v0 (2025-10-09)
+++ v1 (2026-07-22)
@@ -8,296 +8,302 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="0045582E">
+    <w:p w14:paraId="61BBAC3E" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="0045582E">
       <w:pPr>
         <w:pStyle w:val="papertitle"/>
         <w:rPr>
           <w:rStyle w:val="a8"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rStyle w:val="a8"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Paper Title</w:t>
       </w:r>
       <w:r w:rsidR="00E7596C" w:rsidRPr="0045582E">
         <w:rPr>
           <w:rStyle w:val="a8"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rStyle w:val="a8"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (use style: paper title)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B77EF1" w:rsidRPr="0045582E" w:rsidRDefault="00B77EF1" w:rsidP="00B77EF1">
+    <w:p w14:paraId="77CBC081" w14:textId="77777777" w:rsidR="00B77EF1" w:rsidRPr="0045582E" w:rsidRDefault="00B77EF1" w:rsidP="00B77EF1">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:rPr>
           <w:rStyle w:val="a8"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B77EF1" w:rsidRPr="0045582E" w:rsidRDefault="00B77EF1" w:rsidP="00B355BD">
+    <w:p w14:paraId="5EA509FA" w14:textId="4EEA05D8" w:rsidR="00B77EF1" w:rsidRPr="0045582E" w:rsidRDefault="00B77EF1" w:rsidP="00C17CED">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>First Author Name*</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00DB498A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>, Second Author Name</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DB498A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="0045582E">
+      <w:r w:rsidR="00C17CED">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Third Author Name</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045582E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+        </w:rPr>
+        <w:t>Third Author Name</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00DB498A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B77EF1" w:rsidRPr="0045582E" w:rsidRDefault="00B77EF1" w:rsidP="004E091A">
+    <w:p w14:paraId="7C7C920F" w14:textId="77777777" w:rsidR="00B77EF1" w:rsidRPr="0045582E" w:rsidRDefault="00B77EF1" w:rsidP="004E091A">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Department, College, University, City, Country</w:t>
       </w:r>
       <w:r w:rsidR="004E091A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B77EF1" w:rsidRPr="0045582E" w:rsidRDefault="00B77EF1" w:rsidP="00B355BD">
+    <w:p w14:paraId="51FC4C46" w14:textId="77777777" w:rsidR="00B77EF1" w:rsidRPr="0045582E" w:rsidRDefault="00B77EF1" w:rsidP="00B355BD">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Department, College, University, City, Country</w:t>
       </w:r>
       <w:r w:rsidR="004E091A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B77EF1" w:rsidRPr="0045582E" w:rsidRDefault="00B77EF1" w:rsidP="00B355BD">
+    <w:p w14:paraId="5706F8F6" w14:textId="77777777" w:rsidR="00B77EF1" w:rsidRPr="0045582E" w:rsidRDefault="00B77EF1" w:rsidP="00B355BD">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Department, College, University, City, Country</w:t>
       </w:r>
       <w:r w:rsidR="004E091A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB498A" w:rsidRPr="00DB498A" w:rsidRDefault="00DB498A" w:rsidP="00DB498A">
+    <w:p w14:paraId="4189E5E9" w14:textId="77777777" w:rsidR="00DB498A" w:rsidRPr="00DB498A" w:rsidRDefault="00DB498A" w:rsidP="00DB498A">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DB498A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB498A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>E</w:t>
@@ -317,322 +323,340 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB498A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00DB498A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-mail: ...........@..........</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB498A" w:rsidRPr="00DB498A" w:rsidRDefault="00DB498A" w:rsidP="00B355BD">
+    <w:p w14:paraId="6245EEBD" w14:textId="77777777" w:rsidR="00DB498A" w:rsidRDefault="00DB498A" w:rsidP="00B355BD">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB498A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>a*</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB498A">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Corresponding author: ..............@...........</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B77EF1" w:rsidRPr="0045582E" w:rsidRDefault="00B77EF1" w:rsidP="00B77EF1">
+    <w:p w14:paraId="186E6480" w14:textId="5855AD43" w:rsidR="000250B7" w:rsidRPr="00DB498A" w:rsidRDefault="000250B7" w:rsidP="000250B7">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000250B7">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ORCID:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE4B35C" w14:textId="77777777" w:rsidR="00B77EF1" w:rsidRPr="0045582E" w:rsidRDefault="00B77EF1" w:rsidP="00B77EF1">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:rPr>
           <w:rStyle w:val="a8"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B355BD" w:rsidRPr="0045582E" w:rsidRDefault="00B355BD" w:rsidP="00B77EF1">
+    <w:p w14:paraId="73C19D12" w14:textId="77777777" w:rsidR="00B355BD" w:rsidRPr="0045582E" w:rsidRDefault="00B355BD" w:rsidP="00B77EF1">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:rPr>
           <w:rStyle w:val="a8"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B355BD" w:rsidRPr="0045582E" w:rsidSect="003B4E04">
           <w:headerReference w:type="first" r:id="rId9"/>
           <w:footerReference w:type="first" r:id="rId10"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="540" w:right="893" w:bottom="1440" w:left="893" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00211582" w:rsidRPr="0045582E" w:rsidRDefault="00211582" w:rsidP="00B47081">
+    <w:p w14:paraId="65B3B4C5" w14:textId="2C084A1A" w:rsidR="00211582" w:rsidRPr="0045582E" w:rsidRDefault="00211582" w:rsidP="00B47081">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="24" w:space="1" w:color="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Received: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A7411C" w:rsidRPr="0045582E">
+      <w:r w:rsidR="009D28FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>yyyy</w:t>
+        <w:t>dd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A7411C" w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-mm-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A7411C" w:rsidRPr="0045582E">
+      <w:r w:rsidR="009D28FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>dd</w:t>
+        <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="Calibri" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Revised:</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A7411C" w:rsidRPr="0045582E">
+      <w:r w:rsidR="009D28FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>yyyy</w:t>
+        <w:t>dd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A7411C" w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-mm-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A7411C" w:rsidRPr="0045582E">
+      <w:r w:rsidR="009D28FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>dd</w:t>
+        <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Accepted: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A7411C" w:rsidRPr="0045582E">
+      <w:r w:rsidR="009D28FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>yyyy</w:t>
+        <w:t>dd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A7411C" w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-mm-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A7411C" w:rsidRPr="0045582E">
+      <w:r w:rsidR="009D28FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>dd</w:t>
+        <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">, Published: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A7411C" w:rsidRPr="0045582E">
+      <w:r w:rsidR="009D28FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>yyyy</w:t>
+        <w:t>dd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00A7411C" w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>-mm-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A7411C" w:rsidRPr="0045582E">
+      <w:r w:rsidR="009D28FA">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>dd</w:t>
+        <w:t>yyyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="008A44A7" w:rsidRPr="0045582E" w:rsidRDefault="008A44A7" w:rsidP="00AF448E">
+    <w:p w14:paraId="3A2AE5E0" w14:textId="77777777" w:rsidR="008A44A7" w:rsidRPr="0045582E" w:rsidRDefault="008A44A7" w:rsidP="00AF448E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED792E" w:rsidRPr="0045582E" w:rsidRDefault="00ED792E" w:rsidP="00AF448E">
+    <w:p w14:paraId="1AC182F7" w14:textId="77777777" w:rsidR="00ED792E" w:rsidRPr="0045582E" w:rsidRDefault="00ED792E" w:rsidP="00AF448E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="00ED792E" w:rsidRPr="0045582E" w:rsidSect="00097818">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="450" w:right="893" w:bottom="1440" w:left="893" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="00BD670B">
+    <w:p w14:paraId="0CCA073D" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="00BD670B">
       <w:pPr>
         <w:sectPr w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidSect="003B4E04">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="450" w:right="893" w:bottom="1440" w:left="893" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="3" w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:lastRenderedPageBreak/>
         <w:br w:type="column"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D72B5" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00972203">
+    <w:p w14:paraId="3D8469E8" w14:textId="77777777" w:rsidR="004D72B5" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00972203">
       <w:pPr>
         <w:pStyle w:val="Abstract"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t>—</w:t>
       </w:r>
       <w:r w:rsidR="005B0344" w:rsidRPr="0045582E">
         <w:t xml:space="preserve">This electronic document is a “live” template and already defines the components of your paper [title, text, heads, etc.] in its style sheet.  </w:t>
       </w:r>
       <w:r w:rsidR="00E7596C" w:rsidRPr="0045582E">
         <w:rPr>
           <w:i/>
         </w:rPr>
@@ -796,51 +820,51 @@
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="004D72B5" w:rsidP="00972203">
+    <w:p w14:paraId="1BDFAC58" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="004D72B5" w:rsidP="00972203">
       <w:pPr>
         <w:pStyle w:val="Keywords"/>
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Keywords—</w:t>
       </w:r>
       <w:r w:rsidR="009303D9" w:rsidRPr="0045582E">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>component</w:t>
       </w:r>
       <w:r w:rsidR="00D7522C" w:rsidRPr="0045582E">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009303D9" w:rsidRPr="0045582E">
@@ -886,366 +910,398 @@
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009303D9" w:rsidRPr="0045582E">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> insert (</w:t>
       </w:r>
       <w:r w:rsidR="009303D9" w:rsidRPr="0045582E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>key words</w:t>
       </w:r>
       <w:r w:rsidR="009303D9" w:rsidRPr="0045582E">
         <w:rPr>
           <w:i w:val="0"/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="006B6B66">
+    <w:p w14:paraId="6EE3753F" w14:textId="30D0BAD8" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00C17CED">
       <w:pPr>
         <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Introduction (</w:t>
       </w:r>
       <w:r w:rsidR="005B0344" w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:i/>
         </w:rPr>
         <w:t>Heading 1</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="007F06C5">
+    <w:p w14:paraId="2715E474" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="007F06C5">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">This template, </w:t>
       </w:r>
       <w:r w:rsidR="005B520E" w:rsidRPr="0045582E">
         <w:t>modified</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve"> in MS Word 20</w:t>
       </w:r>
       <w:r w:rsidR="007F06C5" w:rsidRPr="0045582E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve"> for the PC, provides authors with most of the formatting specifications needed for preparing electronic versions of their papers. All standard paper components have been specified for three reasons: (1) ease of use when formatting individual papers, (2) automatic compliance to electronic requirements that facilitate the concurrent or later production of electronic products, and (3) conformity of style throughout a conference proceedings. Margins, column widths, line spacing, and type styles are built-in; examples of the type styles are provided throughout this document and are identified in italic type, within parentheses, following the example. Some components, such as multi-leveled equations, graphics, and tables are not prescribed, although the various table text styles are provided. The formatter will need to create these components, incorporating the applicable criteria that follow.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="006B6B66">
+    <w:p w14:paraId="0DEA05A5" w14:textId="1A700766" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00C17CED">
       <w:pPr>
         <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Ease of Use</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00ED0149">
+    <w:p w14:paraId="65E733B3" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00C17CED">
       <w:pPr>
         <w:pStyle w:val="2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Selecting a Template (Heading 2)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="71B75309" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">First, confirm that you have the correct template for your paper size. This template has been tailored for output on the </w:t>
       </w:r>
       <w:r w:rsidR="003B4E04" w:rsidRPr="0045582E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A4</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve"> paper size. If you are using </w:t>
       </w:r>
       <w:r w:rsidR="003B4E04" w:rsidRPr="0045582E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>US letter</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t>-sized paper, please close this</w:t>
       </w:r>
       <w:r w:rsidR="003B4E04" w:rsidRPr="0045582E">
         <w:t xml:space="preserve"> file and download the </w:t>
       </w:r>
       <w:r w:rsidR="003B4E04" w:rsidRPr="0045582E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft Word, Letter </w:t>
       </w:r>
       <w:r w:rsidR="003B4E04" w:rsidRPr="0045582E">
         <w:t>file</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00ED0149">
+    <w:p w14:paraId="20F96786" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00C17CED">
       <w:pPr>
         <w:pStyle w:val="2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Maintaining the Integrity of the Specifications</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="1B053ED9" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
-        <w:t xml:space="preserve">The template is used to format your paper and style the text. All margins, column widths, line spaces, and text fonts are prescribed; please do not alter them. You may note peculiarities. For example, the head margin in this template measures proportionately more than is customary. This measurement and others are deliberate, using specifications that anticipate your paper as one part of the entire </w:t>
+        <w:t xml:space="preserve">The template is used to format your paper and style the text. All margins, column widths, line spaces, and text fonts are prescribed; please do not alter them. You may note peculiarities. For example, the head margin in this template measures proportionately more than is customary. This measurement and others are deliberate, using specifications </w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:lastRenderedPageBreak/>
-        <w:t>proceedings, and not as an independent document. Please do not revise any of the current designations.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="006B6B66">
+        <w:t>that anticipate your paper as one part of the entire proceedings, and not as an independent document. Please do not revise any of the current designations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3348C308" w14:textId="470B5F32" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00C17CED">
       <w:pPr>
         <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Prepare Your Paper Before Styling</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D7522C" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="096EC63A" w14:textId="77777777" w:rsidR="00D7522C" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">Before you begin to format your paper, first write and save the content as a separate text file. </w:t>
       </w:r>
       <w:r w:rsidR="00D7522C" w:rsidRPr="0045582E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Complete all content and organizational editing before formatting. Please note sections A-D below for more information on proofreading, spelling and grammar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="79B75B02" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Keep your text and graphic files separate until after the text has been formatted and styled. Do not use hard tabs, and limit use of hard returns to only one return at the end of a paragraph. Do not add any kind of pagination anywhere in the paper. Do not number text heads-the template will do that for you.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00F17557">
+    <w:p w14:paraId="0A2B67EC" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00C17CED">
       <w:pPr>
         <w:pStyle w:val="2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Abbreviations and Acronyms</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="3E3E7684" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">Define abbreviations and acronyms the first time they are used in the text, even after they have been defined in the abstract. Abbreviations such as IEEE, SI, MKS, CGS, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>sc</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">, dc, and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>rms</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve"> do not have to be defined. Do not use abbreviations in the title or heads unless they are unavoidable.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00ED0149">
+    <w:p w14:paraId="7D557F1D" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00C17CED">
       <w:pPr>
         <w:pStyle w:val="2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Units</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="53FA8195" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Use either SI (MKS) or CGS as primary units. (SI units are encouraged.) English units may be used as secondary units (in parentheses). An exception would be the use of English units as identifiers in trade, such as “3.5-inch disk drive”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="4C4A0952" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">Avoid combining SI and CGS units, such as current in amperes and magnetic field in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>oersteds</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>. This often leads to confusion because equations do not balance dimensionally. If you must use mixed units, clearly state the units for each quantity that you use in an equation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="4F54609C" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Do not mix complete spellings and abbreviations of units: “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>Wb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>/m2” or “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>webers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve"> per square meter”, not “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>webers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">/m2”.  Spell out units when they appear in text: “. . . a few </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>henries</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>”, not “. . . a few H”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="730B27FF" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
+        <w:lastRenderedPageBreak/>
         <w:t>Use a zero before decimal points: “0.25”, not “.25”. Use “cm3”, not “cc”. (</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>bullet list</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00ED0149">
+    <w:p w14:paraId="0E0A4DFD" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00C17CED">
       <w:pPr>
         <w:pStyle w:val="2"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045582E">
         <w:t>Equations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="3C5E8933" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>The equations are an exception to the prescribed specifications of this template. You will need to determine whether or not your equation should be typed using either the Times New Roman or the Symbol font (please no other font). To create multileveled equations, it may be necessary to treat the equation as a graphic and insert it into the text after your paper is styled.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="11C23C67" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">Number equations consecutively. Equation numbers, within parentheses, are to position flush right, as in (1), using a right tab stop. To make your equations more compact, you may use the solidus ( / ), the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>exp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve"> function, or appropriate exponents. Italicize Roman symbols for quantities and variables, but not Greek symbols. Use a long dash rather than a hyphen for a minus sign. Punctuate equations with commas or periods when they are part of a sentence, as in</w:t>
       </w:r>
       <w:r w:rsidR="00D7522C" w:rsidRPr="0045582E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00097818">
+    <w:p w14:paraId="6393EAD9" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00097818">
       <w:pPr>
         <w:pStyle w:val="equation"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="right" w:pos="4820"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008A2C7D" w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="008A2C7D" w:rsidRPr="0045582E">
         <w:t></w:t>
       </w:r>
       <w:r w:rsidR="008A2C7D" w:rsidRPr="0045582E">
         <w:t></w:t>
       </w:r>
       <w:r w:rsidR="008A2C7D" w:rsidRPr="0045582E">
         <w:t></w:t>
@@ -1263,212 +1319,221 @@
       <w:r w:rsidR="008A2C7D" w:rsidRPr="0045582E">
         <w:t></w:t>
       </w:r>
       <w:r w:rsidR="008A2C7D" w:rsidRPr="0045582E">
         <w:t></w:t>
       </w:r>
       <w:r w:rsidR="008A2C7D" w:rsidRPr="0045582E">
         <w:t></w:t>
       </w:r>
       <w:r w:rsidR="008A2C7D" w:rsidRPr="0045582E">
         <w:t></w:t>
       </w:r>
       <w:r w:rsidR="008A2C7D" w:rsidRPr="0045582E">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008A2C7D" w:rsidRPr="0045582E">
         <w:t></w:t>
       </w:r>
       <w:r w:rsidR="008A2C7D" w:rsidRPr="0045582E">
         <w:t></w:t>
       </w:r>
       <w:r w:rsidR="008A2C7D" w:rsidRPr="0045582E">
         <w:t></w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="75A8A23D" w14:textId="77777777" w:rsidR="00D84B86" w:rsidRDefault="009303D9" w:rsidP="00D84B86">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
-        <w:t>Note that the equation is centered using a center tab stop. Be sure that the symbols in your equation have been defined before or immediately following the equation. Use “(1)”, not “Eq. (1)” or “equation (1)”, except at the beginning of a sentence: “Equation (1) is . . .”</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="2"/>
+        <w:t xml:space="preserve">Note that the equation is centered using a center tab stop. Be sure that the symbols in your equation have been defined before or immediately following the equation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5AD995" w14:textId="5F23A61D" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00D84B86">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Some Common Mistakes</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="4B59E31F" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>The word “data” is plural, not singular.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="526B0CBA" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">The subscript for the permeability of vacuum </w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
           <w:i/>
           <w:iCs/>
           <w:snapToGrid w:val="0"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t>, and other common scientific constants, is zero with subscript formatting, not a lowercase letter “o”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="6FD42E0F" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">In American </w:t>
       </w:r>
       <w:r w:rsidR="002850E3" w:rsidRPr="0045582E">
         <w:t>English, commas, semi</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t>colons, periods, question and exclamation marks are located within quotation marks only when a complete thought or name is cited, such as a title or full quotation. When quotation marks are used, instead of a bold or italic typeface, to highlight a word or phrase, punctuation should appear outside of the quotation marks. A parenthetical phrase or statement at the end of a sentence is punctuated outside of the closing parenthesis (like this). (A parenthetical sentence is punctuated within the parentheses.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="39F7E445" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>A graph within a graph is an “inset”, not an “insert”. The word alternatively is preferred to the word “alternately” (unless you really mean something that alternates).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="75FCF76A" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Do not use the word “essentially” to mean “approximately” or “effectively”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="04ACA13C" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>In your paper title, if the words “that uses” can accurately replace the word “using”, capitalize the “u”; if not, keep using lower-cased.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="6DB23ADC" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Be aware of the different meanings of the homophones “affect” and “effect”, “complement” and “compliment”, “discreet” and “discrete”, “principal” and “principle”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="6988EF5F" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Do not confuse “imply” and “infer”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="45540D9E" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>The prefix “non” is not a word; it should be joined to the word it modifies, usually without a hyphen.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="449B34C6" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:lastRenderedPageBreak/>
         <w:t>There is no period after the “et” in the Latin abbreviation “et al.”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="1144699F" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="bulletlist"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>The abbreviation “i.e.” means “that is”, and the abbreviation “e.g.” means “for example”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="0894BC80" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>An excellent style manual for science writers is [7].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="006B6B66">
+    <w:p w14:paraId="4D1035C5" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00C17CED">
       <w:pPr>
         <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Using the Template</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="01EB940C" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>After the text edit has been completed, the paper is ready for the template. Duplicate the template file by using the Save As command, and use the naming convention prescribed by your conference for the name of your paper. In this newly created file, highlight all of the contents and import your prepared text file. You are now ready to style your paper; use the scroll down window on the left of the MS Word Formatting toolbar.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00ED0149">
+    <w:p w14:paraId="459B3CCB" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00C17CED">
       <w:pPr>
         <w:pStyle w:val="2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Authors and Affiliations</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00907001">
+    <w:p w14:paraId="6F780692" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00907001">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">The template is </w:t>
       </w:r>
       <w:r w:rsidR="007D6232" w:rsidRPr="0045582E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>designed</w:t>
       </w:r>
       <w:r w:rsidR="00D76668" w:rsidRPr="0045582E">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for,</w:t>
       </w:r>
       <w:r w:rsidR="007D6232" w:rsidRPr="0045582E">
         <w:rPr>
           <w:b/>
@@ -1518,345 +1583,405 @@
       <w:r w:rsidR="009C5A79" w:rsidRPr="0045582E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> corresponding</w:t>
       </w:r>
       <w:r w:rsidR="007D6232" w:rsidRPr="0045582E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D7522C" w:rsidRPr="0045582E">
         <w:t>Author names should be listed starting from left to right and then moving down to the next line. This is the author sequence that will be used in future citations and by indexing services. Names should not be listed in columns nor group by affiliation.</w:t>
       </w:r>
       <w:r w:rsidR="002850E3" w:rsidRPr="0045582E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t>Please keep your affiliations as succinct as possible (for example, do not differentiate among departments of the same organization).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F6D3D" w:rsidRPr="0045582E" w:rsidRDefault="006F6D3D" w:rsidP="006F6D3D">
+    <w:p w14:paraId="6AA1032D" w14:textId="77777777" w:rsidR="006F6D3D" w:rsidRPr="0045582E" w:rsidRDefault="006F6D3D" w:rsidP="006F6D3D">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00ED0149">
+    <w:p w14:paraId="3E03C42B" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00C17CED">
       <w:pPr>
         <w:pStyle w:val="2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Identify the Headings</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="318971E6" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Headings, or heads, are organizational devices that guide the reader through your paper. There are two types: component heads and text heads.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="00E35AF4" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Component heads identify the different components of your paper and are not topically subordinate to each other. Examples include Acknowledgments and References and, for these, the correct style to use is “Heading 5”. Use “figure caption” for your Figure captions, and “table head” for your table title. Run-in heads, such as “Abstract”, will require you to apply a style (in this case, italic) in addition to the style provided by the drop down menu to differentiate the head from the text.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="2D24E050" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Text heads organize the topics on a relational, hierarchical basis. For example, the paper title is the primary text head because all subsequent material relates and elaborates on this one topic. If there are two or more sub-topics, the next level head (uppercase Roman numerals) should be used and, conversely, if there are not at least two sub-topics, then no subheads should be introduced. Styles named “Heading 1”, “Heading 2”, “Heading 3”, and “Heading 4” are prescribed.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00ED0149">
+    <w:p w14:paraId="7ABE3434" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00C17CED">
       <w:pPr>
         <w:pStyle w:val="2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Figures and Tables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="0004781E" w:rsidP="00FA4C32">
+    <w:p w14:paraId="6DE59DBF" w14:textId="047AE5CA" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="00C17CED" w:rsidP="00C17CED">
       <w:pPr>
         <w:pStyle w:val="4"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:firstLine="504"/>
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0045582E">
+      <w:r>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="0004781E" w:rsidRPr="0045582E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009303D9" w:rsidRPr="0045582E">
         <w:t xml:space="preserve">Positioning Figures and Tables: </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Place figures and </w:t>
+      </w:r>
       <w:r w:rsidR="009303D9" w:rsidRPr="0045582E">
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
-        <w:t>Place figures and tables at the top and bottom of columns. Avoid placing them in the middle of columns. Large figures and tables may span across both columns. Figure captions should be below the figures; table heads should appear above the tables. Insert figures and tables after they are cited in the text. Use the abbreviation “Fig. 1”, even at the beginning of a sentence.</w:t>
-[...4 lines deleted...]
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
+        <w:t>tables at the top and bottom of columns. Avoid placing them in the middle of columns. Large figures and tables may span across both columns. Figure captions should be below the figures; table heads should appear above the tables. Insert figures and tables after they are cited in the text. Use the abbreviation “Fig. 1”, even at the beginning of a sentence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE18B5F" w14:textId="77777777" w:rsidR="00907001" w:rsidRPr="0045582E" w:rsidRDefault="00907001" w:rsidP="00907001"/>
+    <w:p w14:paraId="6A1071B7" w14:textId="77777777" w:rsidR="007B3ADD" w:rsidRDefault="007B3ADD" w:rsidP="00C17CED">
       <w:pPr>
         <w:pStyle w:val="tablehead"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32733D67" w14:textId="77777777" w:rsidR="007B3ADD" w:rsidRDefault="007B3ADD" w:rsidP="00C17CED">
+      <w:pPr>
+        <w:pStyle w:val="tablehead"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="588F387A" w14:textId="77777777" w:rsidR="007B3ADD" w:rsidRDefault="007B3ADD" w:rsidP="00C17CED">
+      <w:pPr>
+        <w:pStyle w:val="tablehead"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58DFF4F1" w14:textId="0A0763E0" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="00C17CED" w:rsidP="00C17CED">
+      <w:pPr>
+        <w:pStyle w:val="tablehead"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Table 1: </w:t>
+      </w:r>
+      <w:r w:rsidR="009303D9" w:rsidRPr="0045582E">
         <w:t>Table Type Styles</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="900"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009303D9" w:rsidRPr="0045582E">
+      <w:tr w:rsidR="009303D9" w:rsidRPr="0045582E" w14:paraId="7A8CD6A7" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="240"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
+          <w:p w14:paraId="22C4B95D" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
             <w:pPr>
               <w:pStyle w:val="tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="0045582E">
               <w:t>Table Head</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
+          <w:p w14:paraId="7007E944" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
             <w:pPr>
               <w:pStyle w:val="tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="0045582E">
               <w:t>Table Column Head</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009303D9" w:rsidRPr="0045582E">
+      <w:tr w:rsidR="009303D9" w:rsidRPr="0045582E" w14:paraId="6870217F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="240"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
+          <w:p w14:paraId="0813B5BD" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
+          <w:p w14:paraId="772FCAE1" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
             <w:pPr>
               <w:pStyle w:val="tablecolsubhead"/>
             </w:pPr>
             <w:r w:rsidRPr="0045582E">
               <w:t>Table column subhead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
+          <w:p w14:paraId="7F8714EB" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
             <w:pPr>
               <w:pStyle w:val="tablecolsubhead"/>
             </w:pPr>
             <w:r w:rsidRPr="0045582E">
               <w:t>Subhead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
+          <w:p w14:paraId="7C3A6CE2" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
             <w:pPr>
               <w:pStyle w:val="tablecolsubhead"/>
             </w:pPr>
             <w:r w:rsidRPr="0045582E">
               <w:t>Subhead</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009303D9" w:rsidRPr="0045582E">
+      <w:tr w:rsidR="009303D9" w:rsidRPr="0045582E" w14:paraId="3C73859A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="320"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
+          <w:p w14:paraId="30C1E7AB" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
             <w:pPr>
               <w:pStyle w:val="tablecopy"/>
               <w:rPr>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0045582E">
               <w:t>copy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
+          <w:p w14:paraId="19E15F7E" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
             <w:pPr>
               <w:pStyle w:val="tablecopy"/>
             </w:pPr>
             <w:r w:rsidRPr="0045582E">
               <w:t>More table copy</w:t>
             </w:r>
             <w:r w:rsidRPr="0045582E">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
+          <w:p w14:paraId="76192C7A" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
+          <w:p w14:paraId="3ECC3E01" w14:textId="77777777" w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009303D9" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="005E2800">
+    <w:p w14:paraId="36D94B99" w14:textId="39AC81E8" w:rsidR="009303D9" w:rsidRDefault="009303D9" w:rsidP="00134D3F">
       <w:pPr>
         <w:pStyle w:val="tablefootnote"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Sample of a Table footnote. (</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Table footnote</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC01B3" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="00907001">
+    <w:p w14:paraId="2A0085B9" w14:textId="77777777" w:rsidR="00C17CED" w:rsidRPr="0045582E" w:rsidRDefault="00C17CED" w:rsidP="005E2800">
+      <w:pPr>
+        <w:pStyle w:val="tablefootnote"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49360094" w14:textId="77777777" w:rsidR="00CC01B3" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="00907001">
       <w:pPr>
         <w:pStyle w:val="figurecaption"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44E93C2A" wp14:editId="42B5ED5A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>251460</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3042920" cy="1309370"/>
                 <wp:effectExtent l="0" t="0" r="24130" b="24130"/>
                 <wp:wrapTight wrapText="bothSides">
                   <wp:wrapPolygon edited="0">
                     <wp:start x="0" y="0"/>
                     <wp:lineTo x="0" y="21684"/>
                     <wp:lineTo x="21636" y="21684"/>
                     <wp:lineTo x="21636" y="0"/>
                     <wp:lineTo x="0" y="0"/>
                   </wp:wrapPolygon>
@@ -1871,101 +1996,101 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3042920" cy="1309370"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00AF448E" w:rsidRDefault="00AF448E" w:rsidP="00E7596C">
+                          <w:p w14:paraId="77ABDF3E" w14:textId="77777777" w:rsidR="00AF448E" w:rsidRDefault="00AF448E" w:rsidP="00E7596C">
                             <w:pPr>
                               <w:pStyle w:val="a3"/>
                             </w:pPr>
                             <w:r>
                               <w:t>We suggest that you use a text box to insert a graphic (which is ideally a 300 dpi TIFF or EPS file, with all fonts embedded) because, in an MSW document, this method is somewhat more stable than directly inserting a picture.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00AF448E" w:rsidRDefault="00AF448E" w:rsidP="00E7596C">
+                          <w:p w14:paraId="17A03334" w14:textId="77777777" w:rsidR="00AF448E" w:rsidRDefault="00AF448E" w:rsidP="00E7596C">
                             <w:pPr>
                               <w:pStyle w:val="a3"/>
                             </w:pPr>
                             <w:r>
                               <w:t>To have non-visible rules on your frame, use the MSWord “Format” pull-down menu, select Text Box &gt; Colors and Lines to choose No Fill and No Line.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="44E93C2A" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:19.8pt;width:239.6pt;height:103.1pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+P1x8KgIAAFEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vti5rYkRp+jSZRjQ&#10;XYB2HyDLsi1MEjVJid19fSk5zYJuexnmB0ESqUPyHNKb60ErchTOSzAlnU5ySoThUEvTlvTbw/7N&#10;ihIfmKmZAiNK+ig8vd6+frXpbSFm0IGqhSMIYnzR25J2IdgiyzzvhGZ+AlYYNDbgNAt4dG1WO9Yj&#10;ulbZLM/fZj242jrgwnu8vR2NdJvwm0bw8KVpvAhElRRzC2l1aa3imm03rGgds53kpzTYP2ShmTQY&#10;9Ax1ywIjByd/g9KSO/DQhAkHnUHTSC5SDVjNNH9RzX3HrEi1IDnenmny/w+Wfz5+dUTWJZ1TYphG&#10;iR7EEMg7GMgqstNbX6DTvUW3MOA1qpwq9fYO+HdPDOw6Zlpx4xz0nWA1ZjeNL7OLpyOOjyBV/wlq&#10;DMMOARLQ0DgdqUMyCKKjSo9nZWIqHC/n+WK2nqGJo206z9fzq6Rdxorn59b58EGAJnFTUofSJ3h2&#10;vPMhpsOKZ5cYzYOS9V4qlQ6urXbKkSPDNtmnL1Xwwk0Z0pd0vZwtRwb+CpGn708QWgbsdyV1SVdn&#10;J1ZE3t6bOnVjYFKNe0xZmRORkbuRxTBUw0mYCupHpNTB2Nc4h7jpwP2kpMeeLqn/cWBOUKI+GpRl&#10;PV0s4hCkw2J5FQl1l5bq0sIMR6iSBkrG7S6Mg3OwTrYdRhobwcANStnIRHLUfMzqlDf2beL+NGNx&#10;MC7PyevXn2D7BAAA//8DAFBLAwQUAAYACAAAACEAA4GFWN4AAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7VIXBB1SEOahGwqhASCG7QVXN14m0T4J9huGt4ec4LjaEYz39TrWSs2&#10;kfODNQg3iwQYmdbKwXQIu+3jdQHMB2GkUNYQwjd5WDfnZ7WopD2ZN5o2oWOxxPhKIPQhjBXnvu1J&#10;C7+wI5noHazTIkTpOi6dOMVyrXiaJDnXYjBxoRcjPfTUfm6OGqHInqcP/7J8fW/zgyrD1Wp6+nKI&#10;lxfz/R2wQHP4C8MvfkSHJjLt7dFIzxRCPBIQlmUOLLrZqkyB7RHS7LYA3tT8P3/zAwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAD4/XHwqAgAAUQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAOBhVjeAAAABwEAAA8AAAAAAAAAAAAAAAAAhAQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACPBQAAAAA=&#10;">
+              <v:shape id="Text Box 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:19.8pt;width:239.6pt;height:103.1pt;z-index:-251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCo8IAXFwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vti5rY0Rp+jSZRjQ&#10;XYBuH6DIcixMFjVKiZ19fSk5TYNuexmmB4ESqUPy8Gh507eGHRR6Dbbk41HOmbISKm13Jf/+bfPm&#10;mjMfhK2EAatKflSe36xev1p2rlATaMBUChmBWF90ruRNCK7IMi8b1Qo/AqcsOWvAVgQ64i6rUHSE&#10;3ppskudvsw6wcghSeU+3d4OTrxJ+XSsZvtS1V4GZklNtIe2Y9m3cs9VSFDsUrtHyVIb4hypaoS0l&#10;PUPdiSDYHvVvUK2WCB7qMJLQZlDXWqrUA3Uzzl9089AIp1IvRI53Z5r8/4OVnw8P7iuy0L+DngaY&#10;mvDuHuQPzyysG2F36hYRukaJihKPI2VZ53xxehqp9oWPINvuE1Q0ZLEPkID6GtvICvXJCJ0GcDyT&#10;rvrAJF1O89lkMSGXJN94mi+mV2ksmSienjv04YOClkWj5EhTTfDicO9DLEcUTyExmwejq402Jh1w&#10;t10bZAdBCtiklTp4EWYs60q+mE/mAwN/hcjT+hNEqwNJ2ei25NfnIFFE3t7bKgktCG0Gm0o29kRk&#10;5G5gMfTbngIjoVuojkQpwiBZ+mJkNIC/OOtIriX3P/cCFWfmo6WxLMazWdR3OszmV5FQvPRsLz3C&#10;SoIqeeBsMNdh+BN7h3rXUKZBCBZuaZS1TiQ/V3WqmySZuD99n6j5y3OKev7kq0cAAAD//wMAUEsD&#10;BBQABgAIAAAAIQADgYVY3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhc&#10;EHVIQ5qEbCqEBIIbtBVc3XibRPgn2G4a3h5zguNoRjPf1OtZKzaR84M1CDeLBBiZ1srBdAi77eN1&#10;AcwHYaRQ1hDCN3lYN+dntaikPZk3mjahY7HE+Eog9CGMFee+7UkLv7AjmegdrNMiROk6Lp04xXKt&#10;eJokOddiMHGhFyM99NR+bo4aociepw//snx9b/ODKsPVanr6coiXF/P9HbBAc/gLwy9+RIcmMu3t&#10;0UjPFEI8EhCWZQ4sutmqTIHtEdLstgDe1Pw/f/MDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAqPCAFxcCAAAsBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAA4GFWN4AAAAHAQAADwAAAAAAAAAAAAAAAABxBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00F17557" w:rsidRDefault="00F17557" w:rsidP="00E7596C">
+                    <w:p w14:paraId="77ABDF3E" w14:textId="77777777" w:rsidR="00AF448E" w:rsidRDefault="00AF448E" w:rsidP="00E7596C">
                       <w:pPr>
                         <w:pStyle w:val="a3"/>
                       </w:pPr>
                       <w:r>
                         <w:t>We suggest that you use a text box to insert a graphic (which is ideally a 300 dpi TIFF or EPS file, with all fonts embedded) because, in an MSW document, this method is somewhat more stable than directly inserting a picture.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00F17557" w:rsidRDefault="00F17557" w:rsidP="00E7596C">
+                    <w:p w14:paraId="17A03334" w14:textId="77777777" w:rsidR="00AF448E" w:rsidRDefault="00AF448E" w:rsidP="00E7596C">
                       <w:pPr>
                         <w:pStyle w:val="a3"/>
                       </w:pPr>
                       <w:r>
                         <w:t>To have non-visible rules on your frame, use the MSWord “Format” pull-down menu, select Text Box &gt; Colors and Lines to choose No Fill and No Line.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="tight" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="005B0344" w:rsidRPr="0045582E">
         <w:t xml:space="preserve">Example of a figure caption. </w:t>
       </w:r>
       <w:r w:rsidR="00CC01B3" w:rsidRPr="0045582E">
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="585F6438" wp14:editId="5E949FF8">
             <wp:extent cx="3178832" cy="1711756"/>
             <wp:effectExtent l="0" t="0" r="2540" b="3175"/>
             <wp:docPr id="1" name="صورة 1" descr="C:\Users\aa\Desktop\2023-01-12_171253.jpg"/>
             <wp:cNvGraphicFramePr>
@@ -1991,92 +2116,92 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3185198" cy="1715184"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080791D" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
+    <w:p w14:paraId="37C0F8FF" w14:textId="77777777" w:rsidR="0080791D" w:rsidRPr="0045582E" w:rsidRDefault="009303D9" w:rsidP="00E7596C">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Figure Labels: Use 8 point Times New Roman for Figure labels. Use words rather than symbols or abbreviations when writing Figure axis labels to avoid confusing the reader. As an example, write the quantity “Magnetization”, or “Magnetization, M”, not just “M”. If including units in the label, present them within parentheses. Do not label axes only with units. In the example, write “Magnetization (A/m)” or “Magnetization {A[m(1)]}”, not just “A/m”. Do not label axes</w:t>
       </w:r>
       <w:r w:rsidR="0080791D" w:rsidRPr="0045582E">
         <w:t xml:space="preserve"> with a ratio of quantities and units. For example, write “Temperature (K)”, not “Temperature/K”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0080791D" w:rsidRPr="0045582E" w:rsidRDefault="0080791D" w:rsidP="0080791D">
+    <w:p w14:paraId="011D1034" w14:textId="77777777" w:rsidR="0080791D" w:rsidRPr="0045582E" w:rsidRDefault="0080791D" w:rsidP="0080791D">
       <w:pPr>
         <w:pStyle w:val="5"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">Acknowledgment </w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:smallCaps w:val="0"/>
         </w:rPr>
         <w:t>Heading 5</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00836367" w:rsidRPr="0045582E" w:rsidRDefault="0080791D" w:rsidP="00260147">
+    <w:p w14:paraId="53034BE5" w14:textId="77777777" w:rsidR="00836367" w:rsidRPr="0045582E" w:rsidRDefault="0080791D" w:rsidP="00260147">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>The preferred spelling of the word “acknowledgment” in America is without an “e” after the “g</w:t>
       </w:r>
       <w:r w:rsidR="00AE3409" w:rsidRPr="0045582E">
         <w:t>”. Avoid the stilted expression “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00AE3409" w:rsidRPr="0045582E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t>ne</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -2095,286 +2220,388 @@
       <w:r w:rsidRPr="0045582E">
         <w:t>Instead, try “R. B. G. thanks</w:t>
       </w:r>
       <w:r w:rsidR="00AE3409" w:rsidRPr="0045582E">
         <w:t>...</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t>”.</w:t>
       </w:r>
       <w:r w:rsidR="00F03103" w:rsidRPr="0045582E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t>Put spons</w:t>
       </w:r>
       <w:r w:rsidR="00794804" w:rsidRPr="0045582E">
         <w:t>or acknowledgments in the unnum</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t>bered footnote on the first page.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC01B3" w:rsidRPr="0045582E" w:rsidRDefault="00CC01B3" w:rsidP="00260147">
+    <w:p w14:paraId="40836217" w14:textId="77777777" w:rsidR="00CC01B3" w:rsidRPr="0045582E" w:rsidRDefault="00CC01B3" w:rsidP="00260147">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F2E9F" w:rsidRPr="0045582E" w:rsidRDefault="009F2E9F" w:rsidP="009F2E9F">
+    <w:p w14:paraId="0B56DFC1" w14:textId="77777777" w:rsidR="009F2E9F" w:rsidRPr="0045582E" w:rsidRDefault="009F2E9F" w:rsidP="009F2E9F">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:smallCaps/>
           <w:noProof/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Conflict of interest</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F2E9F" w:rsidRPr="0045582E" w:rsidRDefault="009F2E9F" w:rsidP="009F2E9F">
+    <w:p w14:paraId="1ED2A8F6" w14:textId="77777777" w:rsidR="009F2E9F" w:rsidRPr="0045582E" w:rsidRDefault="009F2E9F" w:rsidP="009F2E9F">
       <w:pPr>
         <w:pStyle w:val="IEEEParagraph"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none" w:eastAsia="x-none"/>
         </w:rPr>
         <w:t>Authors declare that they have no conflict of interest.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CC01B3" w:rsidRPr="0045582E" w:rsidRDefault="00CC01B3" w:rsidP="00260147">
+    <w:p w14:paraId="12A8A18A" w14:textId="77777777" w:rsidR="00CC01B3" w:rsidRPr="002766D4" w:rsidRDefault="00CC01B3" w:rsidP="00260147">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
-          <w:lang w:val="en-AU"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A49D923" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="00C7703F">
       <w:pPr>
         <w:pStyle w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
+    <w:p w14:paraId="2E1C01C9" w14:textId="77777777" w:rsidR="005F2628" w:rsidRDefault="005F2628" w:rsidP="005F2628">
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">NOTE: The style used in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>UTJsci</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve"> is IEEE style</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
+    <w:p w14:paraId="037D4F58" w14:textId="77777777" w:rsidR="0094223C" w:rsidRDefault="0094223C" w:rsidP="0094223C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Any references cited within your article should also be present in your reference list and vice versa. Some guidelines:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795995D8" w14:textId="77777777" w:rsidR="0094223C" w:rsidRDefault="0094223C" w:rsidP="0094223C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD6661E" w14:textId="77777777" w:rsidR="0094223C" w:rsidRDefault="0094223C" w:rsidP="0094223C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>We recommend that you do not include unpublished results and personal communications in your reference list, though you may mention them in the text of your article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48188768" w14:textId="77777777" w:rsidR="0094223C" w:rsidRDefault="0094223C" w:rsidP="0094223C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="700F7A05" w14:textId="77777777" w:rsidR="0094223C" w:rsidRDefault="0094223C" w:rsidP="0094223C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Any unpublished results and personal communications included in your reference list must follow the standard reference style of the journal. In substitution of the publication date add "unpublished results" or "personal communication."</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CC8F878" w14:textId="77777777" w:rsidR="0094223C" w:rsidRDefault="0094223C" w:rsidP="0094223C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F0E7BC" w14:textId="77777777" w:rsidR="0094223C" w:rsidRPr="0045582E" w:rsidRDefault="0094223C" w:rsidP="0094223C">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>References cited as "in press" imply that the item has been accepted for publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F716D4" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="0094223C" w:rsidP="0094223C">
       <w:pPr>
         <w:pStyle w:val="2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0045582E">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A. </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2628" w:rsidRPr="0045582E">
         <w:t>References in Text</w:t>
       </w:r>
-      <w:r w:rsidRPr="0045582E">
+      <w:r w:rsidR="005F2628" w:rsidRPr="0045582E">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
+    <w:p w14:paraId="0A337C57" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
-        <w:t xml:space="preserve">References need not be cited in the text. When they are, they appear on the line, in square brackets, inside the punctuation. Grammatically, they may be treated as if they were footnote numbers, e.g.: as shown by Brown [4,5]; as </w:t>
-[...6 lines deleted...]
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
+        <w:t>References need not be cited in the text. When they are, they appear on the line, in square brackets, inside the punctuation. Grammatically, they may be treated as if they were footnote numbers, e.g.: as shown by Brown [4,5]; as mentioned earlier [2], [4–7], [9]; Smith [4] and Brown and Jones [5]; Wood et al. [7].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7435C75B" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve"> NOTE: Use et al. when three or more names are given for a reference cited in the text. or as nouns: as demonstrated in [3]; according to [4] and [6–9].</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
+    <w:p w14:paraId="4E2DDF46" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="0094223C" w:rsidP="0094223C">
       <w:pPr>
         <w:pStyle w:val="2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="0045582E">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">B. </w:t>
+      </w:r>
+      <w:r w:rsidR="005F2628" w:rsidRPr="0045582E">
         <w:t>References Within a Reference:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
+    <w:p w14:paraId="50DB6BF3" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">Reference numbers are set flush left and form a column of their own, hanging out beyond the body of the reference. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
+    <w:p w14:paraId="0CC93C39" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">The reference numbers are on the line, enclosed in square brackets. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
+    <w:p w14:paraId="1F17FC40" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">In all references, the given name of the author or editor is abbreviated to the initial only and precedes the last name. Use commas around Jr., Sr., and III in names. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
+    <w:p w14:paraId="7634D6CC" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>List names of all authors must be mentioned, up to six names. If there are more than six names listed, use the primary author’s name followed by et al.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003040EF" w:rsidRPr="0045582E" w:rsidRDefault="003040EF" w:rsidP="003040EF">
+    <w:p w14:paraId="64214F1C" w14:textId="77777777" w:rsidR="003040EF" w:rsidRPr="0045582E" w:rsidRDefault="003040EF" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
+    <w:p w14:paraId="6CE4E0E0" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Article</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
+    <w:p w14:paraId="2393ED4F" w14:textId="0F6C17FF" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">[No]     J. K. Author, multiple authors separated by a comma, "title of article", </w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Title of journal</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
-        <w:t>, Vol., No., pp., year of publication.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
+        <w:t>, Vol., No., pp., year of publication</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00595637">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>doi:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0045582E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D03B3F5" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
       <w:pPr>
         <w:pStyle w:val="a6"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
+    <w:p w14:paraId="121BAA0E" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
       <w:pPr>
         <w:pStyle w:val="a6"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Examples:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
+    <w:p w14:paraId="4A578BDD" w14:textId="3ADE5DEB" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>[1]</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:tab/>
         <w:t xml:space="preserve">H. Cui, Z. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>Feng</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">, W. Wang, X. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>Peng</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
@@ -2382,518 +2609,732 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>Pd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">-Doped </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>PtS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">₂ Monolayer Upon SF₆ Decomposed Species and the Effect of Applied Electric Field," </w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>IEEE Sensors Journal</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
-        <w:t>, vol. 22, pp. 6764-6771, 2022.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
+        <w:t>, vol. 22, pp. 6764-6771, 2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00595637">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>doi:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0045582E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9D80A5" w14:textId="4A70682B" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>[2]</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:tab/>
         <w:t xml:space="preserve">D. Thompson, E. d. Barco, and C. A. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>Nijhuis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">, "Design principles of dual-functional molecular switches in solid-state tunnel junctions," </w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Applied Physics Letters</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
-        <w:t>, vol. 117, p. 030502, 2020.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
+        <w:t>, vol. 117, p. 030502, 2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00595637">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>doi:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0045582E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045CE7E0" w14:textId="01E74D6D" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>[3]</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:tab/>
         <w:t xml:space="preserve">S. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>Erbas-Cakmak</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">, S. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>Kolemen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">, A. C. Sedgwick, T. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>Gunnlaugsson</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
-        <w:t xml:space="preserve">, T. D. James, J. Yoon, et al., "Molecular logic gates: the past, present and future," </w:t>
+        <w:t xml:space="preserve">, T. D. James, J. Yoon, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045582E">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">et al., "Molecular logic gates: the past, present and future," </w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Chemical Society Reviews</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
-        <w:t>, vol. 47, pp. 2228-2248, 2018.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
+        <w:t>, vol. 47, pp. 2228-2248, 2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00595637">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>doi:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045582E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B383D1C" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
       <w:pPr>
         <w:pStyle w:val="a6"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
+    <w:p w14:paraId="378D58FA" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
+    <w:p w14:paraId="449B47C3" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Books</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
+    <w:p w14:paraId="141CCE9F" w14:textId="424CFB11" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">J. K. Author, “Title of chapter in the book,” </w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>in Title of His Published Book</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>xth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve"> ed. City of Publisher, (only U.S. State), Country: Abbrev. of Publisher, year, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>ch.</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
-        <w:t xml:space="preserve"> x, sec. x, pp. xxx–xxx.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
+        <w:t xml:space="preserve"> x, sec. x, pp. xxx–xxx</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00595637">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>doi:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="302F67E1" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
       <w:pPr>
         <w:pStyle w:val="a6"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
+    <w:p w14:paraId="25B0EC78" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="005F2628">
       <w:pPr>
         <w:pStyle w:val="a6"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Examples:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
+    <w:p w14:paraId="0F6C873F" w14:textId="7A3A2931" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">[1]       L. Stein, “Random patterns,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Computers and You</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
-        <w:t xml:space="preserve">, J. S. Brake, Ed. New York, NY, USA: Wiley, 1994, pp. 55–70. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
+        <w:t>, J. S. Brake, Ed. New York, NY, USA: Wiley, 1994, pp. 55–70</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00595637">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>doi:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0045582E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="518D3295" w14:textId="6F917092" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">[2]         R. L. Myer, “Parametric oscillators and nonlinear materials,” in </w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Nonlinear Optics</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">, vol. 4, P. G. Harper and B. S. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>Wherret</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
-        <w:t>, Eds. San Francisco, CA, USA: Academic, 1977, pp. 47–160.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="003040EF" w:rsidRPr="0045582E" w:rsidRDefault="003040EF" w:rsidP="003040EF">
+        <w:t>, Eds. San Francisco, CA, USA: Academic, 1977, pp. 47–160</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00595637">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>doi:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0045582E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30DA6EE6" w14:textId="77777777" w:rsidR="003040EF" w:rsidRPr="0045582E" w:rsidRDefault="003040EF" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003040EF" w:rsidRPr="0045582E" w:rsidRDefault="003040EF" w:rsidP="003040EF">
+    <w:p w14:paraId="46DD2F31" w14:textId="77777777" w:rsidR="003040EF" w:rsidRPr="0045582E" w:rsidRDefault="003040EF" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
+    <w:p w14:paraId="2E684923" w14:textId="77777777" w:rsidR="005F2628" w:rsidRPr="0045582E" w:rsidRDefault="005F2628" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>Theses (B.S., M.S.) and Dissertations (Ph.D.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003040EF" w:rsidRPr="0045582E" w:rsidRDefault="003040EF" w:rsidP="003040EF">
+    <w:p w14:paraId="71CA917D" w14:textId="77777777" w:rsidR="003040EF" w:rsidRPr="0045582E" w:rsidRDefault="003040EF" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:tab/>
         <w:t xml:space="preserve"> J. K. Author, “Title of thesis,” M.S. thesis, Abbrev. Dept., Abbrev. Univ., City of Univ., Abbrev. State, year. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003040EF" w:rsidRPr="0045582E" w:rsidRDefault="003040EF" w:rsidP="003040EF">
+    <w:p w14:paraId="033C5715" w14:textId="77777777" w:rsidR="003040EF" w:rsidRPr="0045582E" w:rsidRDefault="003040EF" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
-        <w:lastRenderedPageBreak/>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="0045582E">
         <w:tab/>
         <w:t xml:space="preserve">J. K. Author, “Title of dissertation,” Ph.D. dissertation, Abbrev. Dept., Abbrev. Univ., City of Univ., Abbrev. State, year. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003040EF" w:rsidRPr="0045582E" w:rsidRDefault="003040EF" w:rsidP="003040EF">
+    <w:p w14:paraId="3CE57F0B" w14:textId="77777777" w:rsidR="003040EF" w:rsidRPr="0045582E" w:rsidRDefault="003040EF" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003040EF" w:rsidRPr="0045582E" w:rsidRDefault="003040EF" w:rsidP="003040EF">
+    <w:p w14:paraId="4B47AE9A" w14:textId="77777777" w:rsidR="003040EF" w:rsidRPr="0045582E" w:rsidRDefault="003040EF" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
         <w:t xml:space="preserve">Examples: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003040EF" w:rsidRPr="0045582E" w:rsidRDefault="003040EF" w:rsidP="003040EF">
+    <w:p w14:paraId="1802201E" w14:textId="75D824F5" w:rsidR="003040EF" w:rsidRPr="0045582E" w:rsidRDefault="003040EF" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
-        <w:t xml:space="preserve">[1]     J. O. Williams, “Narrow-band analyzer,” Ph.D. dissertation, Dept.        Elect. Eng., Harvard Univ., Cambridge, MA, USA, 1993. </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005F2628" w:rsidRPr="005F2628" w:rsidRDefault="003040EF" w:rsidP="003040EF">
+        <w:t>[1]     J. O. Williams, “Narrow-band analyzer,” Ph.D. dissertation, Dept.        Elect. Eng., Harvard Univ., Cambridge, MA, USA, 1993</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00595637">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>doi:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0045582E">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2496CE08" w14:textId="1B5A02C1" w:rsidR="005F2628" w:rsidRPr="005F2628" w:rsidRDefault="003040EF" w:rsidP="003040EF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="0045582E">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">[2]     N. Kawasaki, “Parametric study of thermal and chemical </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0045582E">
         <w:t>nonequilibrium</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0045582E">
-        <w:t xml:space="preserve"> nozzle flow,” M.S. thesis, Dept. Electron. Eng., Osaka Univ., Osaka, Japan, 1993.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00AA4891" w:rsidRDefault="00AA4891" w:rsidP="00260147">
+        <w:t xml:space="preserve"> nozzle flow,” M.S. thesis, Dept. Electron. Eng., Osaka Univ., Osaka, Japan, 1993</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B22916" w:rsidRPr="00595637">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>doi:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B22916">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>xxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0045582E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486AC60C" w14:textId="77777777" w:rsidR="00AA4891" w:rsidRDefault="00AA4891" w:rsidP="00260147">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA4891" w:rsidRPr="00AA4891" w:rsidRDefault="00AA4891" w:rsidP="00260147">
+    <w:p w14:paraId="433C9C97" w14:textId="77777777" w:rsidR="00AA4891" w:rsidRPr="00AA4891" w:rsidRDefault="00AA4891" w:rsidP="00260147">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:sectPr w:rsidR="00AA4891" w:rsidRPr="00AA4891" w:rsidSect="003B4E04">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1080" w:right="907" w:bottom="1440" w:left="907" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="360"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA4891" w:rsidRPr="00AA4891" w:rsidRDefault="00AA4891" w:rsidP="00AA4891">
+    <w:p w14:paraId="07502BB8" w14:textId="77777777" w:rsidR="00AA4891" w:rsidRPr="00AA4891" w:rsidRDefault="00AA4891" w:rsidP="00AA4891">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AA4891" w:rsidRPr="00AA4891" w:rsidSect="003B4E04">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1080" w:right="893" w:bottom="1440" w:left="893" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00464F48" w:rsidRDefault="00464F48" w:rsidP="001A3B3D">
+    <w:p w14:paraId="2CC3B9BD" w14:textId="77777777" w:rsidR="00D11F49" w:rsidRDefault="00D11F49" w:rsidP="001A3B3D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00464F48" w:rsidRDefault="00464F48" w:rsidP="001A3B3D">
+    <w:p w14:paraId="40882C90" w14:textId="77777777" w:rsidR="00D11F49" w:rsidRDefault="00D11F49" w:rsidP="001A3B3D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Gothic"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="B2"/>
     <w:family w:val="swiss"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimHei">
     <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Monotype Corsiva">
     <w:panose1 w:val="03010101010201010101"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00AF448E" w:rsidRDefault="00AF448E" w:rsidP="00AF448E">
+  <w:p w14:paraId="366BDEF0" w14:textId="77777777" w:rsidR="00AF448E" w:rsidRDefault="00AF448E" w:rsidP="00AF448E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00AF448E" w:rsidRDefault="00AF448E" w:rsidP="00AF448E">
+  <w:p w14:paraId="63545B87" w14:textId="77777777" w:rsidR="00AF448E" w:rsidRDefault="00AF448E" w:rsidP="00AF448E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00AF448E" w:rsidRPr="009A2697" w:rsidRDefault="00AF448E" w:rsidP="00AF448E">
+  <w:p w14:paraId="364828AE" w14:textId="77777777" w:rsidR="00AF448E" w:rsidRPr="009A2697" w:rsidRDefault="00AF448E" w:rsidP="00AF448E">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="24" w:space="1" w:color="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
       </w:pBdr>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009A2697">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:noProof/>
         <w:color w:val="222222"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0331CBB1" wp14:editId="285FF269">
           <wp:extent cx="742134" cy="257175"/>
           <wp:effectExtent l="0" t="0" r="1270" b="0"/>
           <wp:docPr id="11" name="Picture 3" descr="C:\Users\alghad\Desktop\unnamed.png"/>
           <wp:cNvGraphicFramePr>
@@ -2956,100 +3397,100 @@
       </w:rPr>
       <w:t>This work is licensed under a </w:t>
     </w:r>
     <w:hyperlink r:id="rId2" w:tgtFrame="_blank" w:history="1">
       <w:r w:rsidRPr="009A2697">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:color w:val="1155CC"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Creative Commons Attribution 4.0 International License</w:t>
       </w:r>
     </w:hyperlink>
     <w:r w:rsidRPr="009A2697">
       <w:rPr>
         <w:rFonts w:eastAsia="Times New Roman"/>
         <w:color w:val="222222"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00AF448E" w:rsidRPr="009A2697" w:rsidRDefault="00464F48" w:rsidP="009C2C80">
+  <w:p w14:paraId="094D5E80" w14:textId="77777777" w:rsidR="00AF448E" w:rsidRPr="009A2697" w:rsidRDefault="00D11F49" w:rsidP="009C2C80">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId3" w:history="1">
       <w:r w:rsidR="00AF448E" w:rsidRPr="009A2697">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>https://doi.org/</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
-  <w:p w:rsidR="00AF448E" w:rsidRDefault="00AF448E" w:rsidP="00DA3E64">
+  <w:p w14:paraId="782F0C52" w14:textId="77777777" w:rsidR="00AF448E" w:rsidRDefault="00AF448E" w:rsidP="00DA3E64">
     <w:pPr>
       <w:pStyle w:val="a5"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00464F48" w:rsidRDefault="00464F48" w:rsidP="001A3B3D">
+    <w:p w14:paraId="66711461" w14:textId="77777777" w:rsidR="00D11F49" w:rsidRDefault="00D11F49" w:rsidP="001A3B3D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00464F48" w:rsidRDefault="00464F48" w:rsidP="001A3B3D">
+    <w:p w14:paraId="5BD9D515" w14:textId="77777777" w:rsidR="00D11F49" w:rsidRDefault="00D11F49" w:rsidP="001A3B3D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="00AF448E" w:rsidRDefault="00AF448E" w:rsidP="002F7F3F">
+  <w:p w14:paraId="77012A6C" w14:textId="77777777" w:rsidR="00AF448E" w:rsidRDefault="00AF448E" w:rsidP="002F7F3F">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="10065"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Corsiva" w:eastAsia="SimHei" w:hAnsi="Monotype Corsiva"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AD0150">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimHei" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
       </w:rPr>
       <mc:AlternateContent>
@@ -3097,53 +3538,53 @@
                           <a:shade val="50000"/>
                         </a:schemeClr>
                       </a:lnRef>
                       <a:fillRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
-            <v:oval id="شكل بيضاوي 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:11.85pt;margin-top:-17.4pt;width:56.7pt;height:56.7pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDqSfAc2wIAAPcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQju&#10;G9mB048QOTASpAgQpEGcImuaoiIBFMmS9K/bdlHkIu0Bip7Fvk0fSVlOmwIFim6kIWfmcebN5/hk&#10;1UqyENY1WhV0eDCgRCiuy0bdF/T97fmL15Q4z1TJpFaioGvh6Mn4+bPjpcnFoa61LIUlAFEuX5qC&#10;1t6bPMscr0XL3IE2QkFZadsyj6O9z0rLlkBvZXY4GLzMltqWxmounMPtWVLSccSvKsH9u6pywhNZ&#10;UMTm49fG7yx8s/Exy+8tM3XDuzDYP0TRskbh0R7qjHlG5rZ5AtU23GqnK3/AdZvpqmq4iDkgm+Hg&#10;t2ymNTMi5gJynOlpcv8Pll8tri1pStTuiBLFWtRo8337afuZbL5tHzY/Nl+3X7YPZDgKVC2Ny+Ex&#10;Nde2OzmIIe9VZdvwR0ZkFeld9/SKlSccl69QsAGKwKHqZKBke2djnX8rdEuCUFAhZWNcIIDlbHHp&#10;fLLeWYXrGSzOGylJacA1sK32d42vI3PhYmfUcYfK/73DUlXONJ+3QvnUZlZI5tHjrkZIeCYX7UyA&#10;NXtRDlMTOctv0G6IkeXOW+F5HcQK0XX3yLRXQN7FHqykCl+lQy4py3CTBb4Tw1HyaymS9Y2oUDRw&#10;ehgzjOMiTqUlC4ZGZ5wj8GFS1awU6foo0p/ge49YAKkAuI+2w+4Awig+xU4wKbvoKuK09YEl6vtn&#10;fg0sOfce8WWtfO/cNkrbP2UmkVX3crLfkZSoCSzNdLlGS6MRYkM4w88btNMlc/6aWQw3ugQLC9pa&#10;24+ULDH8BXUf5swKSuSFwnS9GY5GYVvEw+gIzYqSP9bMHmvUvD3VoH2IVWd4FIO9lzuxsrq9w56a&#10;hFehYorj7YJyb3eHU5+WEjYdF5NJNMOGMMxfqqnhATywFHr/dnXHrOlmxGO4rvRuUTyZk2QbPJWe&#10;zL2umjhEe546/rBdYiN0mzCsr8fnaLXf1+OfAAAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwAAAAh&#10;AQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh4G1I&#10;DjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGG&#10;cdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPp&#10;QFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAwQUAAYA&#10;CAAAACEAH1dWrN0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy27CMBBF95X6D9ZU6g6cR5Wg&#10;kAmCSt2VRaEfYOJpEhGPo9iA26+vWbXL0Rzde269CWYUV5rdYBkhXSYgiFurB+4QPo9vixUI5xVr&#10;NVomhG9ysGkeH2pVaXvjD7oefCdiCLtKIfTeT5WUru3JKLe0E3H8fdnZKB/PuZN6VrcYbkaZJUkh&#10;jRo4NvRqotee2vPhYhCK4HfbdE/Trt1nQ3g3XvOPRnx+Cts1CE/B/8Fw14/q0ESnk72wdmJEyPIy&#10;kgiL/CVOuAN5mYI4IZSrAmRTy/8Lml8AAAD//wMAUEsDBAoAAAAAAAAAIQAJouAJAO4AAADuAAAU&#10;AAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAABugAAAa0IBgAAAGAksaYA&#10;AAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAOxAAADsQBlSsOGwAAABl0RVh0&#10;U29mdHdhcmUATWljcm9zb2Z0IE9mZmljZX/tNXEAAAAhdEVYdENyZWF0aW9uIFRpbWUAMjAyMzow&#10;ODowMSAyMjo1MDo0NIdNvh0AAO1DSURBVHhe7P0HgCVXeeYPH03unp6e6Uk9eTRBMxqlkVBAiLzG&#10;4ABLsNeCXaJhLeP9bMFiFjDeBa8/FjBmjWxs0K7BJngl2YuBxSwG45VkQCgijbI0SZNz7p48o//5&#10;vVVvd3X1OVV169btvvf2eTSlG/qmOnXO+7z5XPC8hQkICAgICGhTjItvAwICAgIC2hKB6AICAgIC&#10;2hqB6AICAgIC2hohRhcQUBDnT583R546HD8ypm/DUXO2/6zc55bHjUDnki4zqWeS3B83cZzpvmSG&#10;3AfTVkwzE7omxo8CAgJcCEQXEGBxaN1BuT2cuu3f1m9OHzwl95sdEB7EB2asnTnktie+DQgYiwhE&#10;FzAmcLbvjDm28diAFaZEpgQ3VqCEBwGqdTh18VQzaeZkeT4goB0RiC6g7QB5Hd/aZ07uPWmOPnm4&#10;payy0cK4SePM9DUzTNfKbjNl7hS55THPBwS0OgLRBbQssNKImR196ogc/dssue0+Ef81oApg6WHx&#10;Yfl1XzzdTFthiXBeR/zXgIDWQCC6gJaBkJq10I4+fcQc23jUWm398V9GF51LpprJPW7XH6QwpbcY&#10;MZzcc8JL1Gf7zso5NwMgP6w9iA8CDPG/gGZHILqApgSuRlyQkBpxtZGMpakVw22nvZXneiZJ9qNi&#10;tIU7pE8WKIAcIUm5H5PliQzSbASw9NTqY2yC1RfQTAhEF9A0OPDAPnPwwQPm8CMHG2q9qAWmaftY&#10;XAjmjvi2nYDCoDHK4/ZWyyAabSEyxj1rZ5mZ18wys66dE2J9AaOKQHQBowZcj0puh9YdGLBQqoKS&#10;FxmGkBnCF5dbwCDUBQwJEuc8sed4Q1zCWHkzr5ltZl43W6y/gICRRCC6gBEDRLbvJ3ssse0XV2SV&#10;rjUEKa4zMgax1ELGYH3Q64MrlFKMpKu0XuASVuKb8+K5oeA9oOEIRBfQUJAZue8ne4XcILkqhCWW&#10;WjIZIlhpIwMsPUkIevqIJAVV5frEtTn7hjmW9HqFBAMCqkYguoDKoeS2/569Qm71Qq01iA1SC8Kw&#10;eSAJQ3EmLCRYb70i13r2DXOF9EJCS0BVCEQXUAkQcJDa3rt2150hSQyHWA6uLQRfQOugyrgr82De&#10;qxcE0guoG4HoAkpDY267f7BThFtZIMRwX824osfezg4xmzZCVZm0WPKQXu8r54f5EVAzAtEF1Axc&#10;VJDbnjt3iZuyVpAkArGRek4KOtmQAe0PrP4DD+yXeC23ZecOFh6kxxwKCCiCQHQBhYCQ2vX9HWbX&#10;P+0olX6OFk6GXZRp1xsyIgPE2tt/zz7xCpSJ7RGrnf+ahWb+zy8MylJAJgLRBWQCq62sa1LJTZML&#10;2glvectbzO7du+NHQ/Hcc8/JkcaVV15pZsyYYa6//nrzjne8w1x88cXxXwJwazLPIL0yZSfq2pz/&#10;mkVBiQoYhkB0AcOAS2nHd7aZbd/cUrOmjZYNqZEu3iqupbvuuksICCKqFR//+MfNH/zBH8SPBnHn&#10;nXfG94x5+umnzVe+8hVz7733xs9E+M3f/E3zhS98IX5UO/jd3//+9823vvUtM2/ePHnuwgsvNEuX&#10;LpX7r3jFK+SW5zhaBXgM9ty1S45avQcoV1h5i9+4NCSwBAwgEF3AABAqkNuu72+vOVuOJIFWjZu8&#10;973vFRJ6+OGH42dqQ09Pjzl8eHDnceBaVi5SrJfsFK985SuF+NKAvF//+tcL0b3zne+Mn20dMCd3&#10;fHebeBZqVbqYk4vetDTUWQYEoguIYiXb/35rze5J4iJozq2eCbds2TJxNf7Jn/yJed/73hc/Wxz6&#10;/iQ2b948zIo6efKkWbNmzbDXYv2p9VUWLhLFRfrTn/40flQMkGWzWoCQHbWZ3NYCiG7BaxeLpRcw&#10;NhGc2WMUWGw7vrPV3PPWu826jzxUmOQgtIWvW2Ku//JL5eB+K5McbkUlno985CPeuFsVmDJlivmF&#10;X/iF+NEgvv3tb8f3ymPLli3xvUFAdHnA7Um8Eav0ggsuEMsQ4ub+VVddZT73uc81dExqAQrVpR9d&#10;a17yt680q2++pHACClnCT33mMfPjX7vTbLltU6lsz4DWRiC6MQYW+eavbpBF/8wtTxYO/OOSRMi8&#10;7Fs/V5OQqQqPPPKICGUsF44vfvGLQlL1gs9UYHG9//3vjx81BqtXr47vDaKK80i7ToHruxSMJ0T2&#10;xje+0dx+++3yfuKUn/zkJ81TTz0lrldcqvfdd5+ZP3+++cVf/EV5XTOAOLAqW9feekNhZQvX58Yv&#10;PStzf/0Xni6V6RnQmgiuyzECCG7b32+Ro6hGi/BAi15647JRCexDPBDapz/9aa9VQRLGzTffLLEu&#10;BHWtcMW2vve97zktLx9e9KIXDUs0gSxcWZVYjZ/61KfiRxGqiNO5fsM3v/lN84Y3vCF+NAhIjvNO&#10;kiOuSlyoLpclygCECD72sY+JotFsYE5T/kKMuajyRnYmJMn8Dm3l2hvBomtzqAV3z1v/RW6LkBzW&#10;GlabuohGmuQgNYQplgTEcNNNN5kTJ06IlXHo0CERtrgB9bW8htgXArwWIOjT5ABIToFki0J/SxI+&#10;Ynb9xizLqyhc3+cifhfJAUjRF5eDLCFjQByQ8fGBz6/CQq0VKGWLf+VCc8PXX24u/4OrCrWOw32/&#10;7RvPifs+WHjtjWDRtSnKWHDNkDmJAEYQIzCx1kimcAlgCAp3WlJgI9hvu+22wtaYxqdcpPbhD39Y&#10;3HhF4LIKXQkmxAJxF6YtKaw/F1nWAmJqaaQTYiBDFII0yUFkEF0WuB78doXPCoXksMC5PjfeeKN5&#10;85vfPGr1gmRsbrljkySvFMkiDhZe+yIQXZsBUttyx2apgytCcFFyyWKz8JcXj3rdEYQDeSlp5GVB&#10;Jl1qSfzVX/1VoVT6d73rXfE9Y/76r/86vhcB4oFki9TWFSE6SI7XJTMuIWYIpt6MSwgM6zcNrOAk&#10;gbrcpvwdovVZc0mks0spx/CNDwqExvQgutEkPSw1dWsWsdoC4bUfAtG1CTSLcvPXNhYmuMVvWipH&#10;kUD+SADS0uQQrDkskjxLJ/keBe/hvVpE7QOCGzcoFiDWStr9VzQ9H3L+x3/8x/hRBIhWC7fvvvvu&#10;IUQIwSH0+e6831gEaWsL8B24eRUoEZxv+hw5d2KSRZAm9KzxIamHjM00RpP0dI2gCBYlvKVvXt5U&#10;aySgHEKMrg2Aa+beX/+RxBnySI4Fu+ztK80NX3+Z3DbLAkYoJgkLAZxHcgCySAOhjvssC5AD1glu&#10;O8jG5abE/UYyTB5cZMVv2LNnj8S00tYeyTO4/aogOeCKz6U/GyJ2vY5i8rJgfNJuUEWa+AHEphZs&#10;ekxGAhCXxvEueu/FudYaxEhc+95f/7HE8gJaF4HoWhjs+/bQb99rnvjEutxMMxY1i5sEk2YiOAUt&#10;ssoA15nLfYYr0hV7UyCIsUg0YQMLzOVCLFtb95rXvEbIzOVCdZFfPShCdL7xrSW71AUXoaFAuBJS&#10;UCYgO8ZZk1sUjDNWIApIo6GEx1pY88HLc132WH8okSStVLGRcMDIIxBdC4Ig+2Mfe9g8/IH7pRg2&#10;C0pwaLEsbhZ5I4CwJf6TjgEVAZZBWsCp268IaJCcBpZGljVGj0jIKAmIKW1F8jn11NbxmS4XXVZT&#10;6FqRjJsp0jE3l+XF7yoSm1O4yMv13a56O4jXVeqggARf/vKXS5kELtaRIj26pbA2ihAeyiTrDuWy&#10;3s2FA0YWgehaCLgl0SxxU+ZpllhsI0FwkBRJHQgnhBnZirWCz0jjyJEj8b18+ATounXr4ntDgdDn&#10;O9PWDILflfyC4HZZLkUAceKuSxMoJAfZVQFcpGmkLTof0RUF1rGLmF1Ws6vTSxbJKXgN1h7kiZIC&#10;2TFGI1GukCS8PJcmyiVKJqRXa9PpgNFBILoWAVlj1MLlxQoG4xAvaxjBIdxwDaJ9c3Af0ijbNNhF&#10;SLVo81glLqHtsjYApAXxJFtkQXzppJYksmrr1P2ZRJJY+G2uVHzcl0WLrzkX4pgI/zThuAiot3fo&#10;tkguokuTYRZ8Y5kmcF7nUlxIQCkCfifjSUYnmauUizB+nHs6M7YRUMIr4t5H2bz/N38icbwi5QsB&#10;o4dAdE0ONEZcJfTqy0s0YXsc2iJhyTUiBocQI5aC9YYVlxRoVWvdtbqtXETncw3itgRkEZKWTw0a&#10;hE0CC9/rsko593TTZMX06dPje4NIEwtKQD3xOrJLITkEPr81Cdd5pscjTUggTYZZcJEXSJOlz21Z&#10;tISCeUT8Lv37sbRRNLhejIGLuKsCyiFEd/2XXyLKYhY0YQXCK7NnY8DIIBBdk4IFRF8+3JR5cTi6&#10;QFz9Z9dLR4iqa+EQ/AgYrJ1bbrnFTJ482UkqCCifMMyDzyLyWREuuH6TzwLDosNNhpWBxbBr1y7p&#10;ukKqPKn2xItcpISArYfQy8brGNck8TMuyd/hem86QcdFNLVYdJRIuJD+XFUikijitgScJ9fdFXMF&#10;ECC/GcJH2SqbKFQUyfh23sbBKKQ0R0chDR1Wmg+B6JoQaIZkeNFpPQuQGuR21Wevq3zPLYQpVoRm&#10;6yGsKODG1QYZuIQkRFgGa9euje8NRS2Zia7PcGVjQhgIR84FwYmgdp0LZJcmYIgzWWReK7LidYx1&#10;UdcortpkEklaIeBv6XNylRG4rDwfXNeCsUv+Ds7D9bqibktieygCLmUAMD5KbBAiiU/qXahFKaoV&#10;us5QJvNaixFioByBer2A5kEguiYCmiBaIUeWVohbcsW7VxXSNGsFgkQ1ZoQlhJAWiDz+0Ic+FD8a&#10;BFafCqJa4NtOxmUd+JAUuAqy+NLgN0KALisyCc7dVaOH1YElkYQrcYau/y4gxF3xOj4Xge0iO84t&#10;SdrJ7FCXi5di7DQgpfQ5FyUHvsP12rTl5Ypx8p2+65sGbs8sUsQST88vxouD+Yqy4BqPqoAyiVIJ&#10;6WUlrBBiYGcQQg4hWaU5EIiuSYD1hhWX5+eP4nAvMUvfsjx+phqgIWOtITBw0YEXvvCFcusCwjRN&#10;gAicIgXWaSD8Xa41BKdL8Lvgsk5cn3nHHXd4LYY0fMk1WBLE9z74wQ9KgoTrnBHKEBdjmrZyfPE6&#10;BH1HR8ewpAvOjbZmeo7JMUlb0ZybSwnhvenaNR8Zp+Gy1CGwtEuSsU2D17iuTRoQPWTqImmFK0bK&#10;5+N+phMO40KHmEZbeEXXICEHQg+EIEKyyugitAAbZWC5UfCdV5eD+4SdBKpuuKzk5NoKByGS1eyX&#10;TMS0kMcSKtK6S4FA4j0QAxp5GkV3/YYkkun6CHx6OCaBto8gzDsvwGtvvfXWgfPjfLBMsK6o8SMB&#10;5YknnjCLFi2SvwMXsQLe47I4awVxOYQ4pKBknYzVkfkKIabdlgquNYksavVAVsk2YS4wJ1B+0gpH&#10;upcnr3P12yy65RFWMteQueMC55xOwgHp34ESwmdxvbDIy5S71ALIbMNfPJ0bR5+2olv2cxzpfRwD&#10;IgSiG0Xgz89r26XlAsvetrLyUgFNMEEwYnW43I5ZjXuVONKARNLafhJYj3w38T++F40cTR6BmtbE&#10;ixKnCjgFiSVJlxmCGiKFUIEmhvD5aQuP34BVpQTF5xQl7pEA4864MY6A3waZ+K5TEpxbsrl0XgPs&#10;dH9L4FI+uJ5pRQUiJdGnyNixqwJzxtWKDfDZadco58v8TCPZexQr1uUqrhqU/eT1mZVsTruOq/bG&#10;BBQARBcwsjh14OTzj3z4wef/+ee+l3n87D/e93z/lr74XdXBEtHzJ06ceN4SSPzM83LfCiSUniGH&#10;FSbxK9ywJDDsPVbDjv86FJbQnreENuz1VsDJ36327/wNViuXv2fBCvqB11vhFj8bwVp2z1syk79Z&#10;4Su/zwr3563G/7wlxPhVYweWfAauG+PNuKdhLT3ntWLMXLDEN+y1jHERcH14ve9aWDIb9tkczGMX&#10;LLENeR2PRwKs68f//48413LyePD/99OGrOsAPwLRjTB2/uP25+9+/Q+dC0AP/r77/+2M31EdECQI&#10;eauRx88MBYSSFBB6+AQK4G+u9yCcAEIMgQfBuF7HYa0qIV6A0HW9xiWMFcn3QHj6WQoE+5133hk/&#10;ClCgeFiLVcYN4oPEOJgHXBMdUw4UhSylgHmVfD2HtRbjv2aD7+R3+MD8SX92lgLG9yZfy28fSey/&#10;f+/zP/o3/8+5tvW48xe///xz/2tj/I6ARiMko4wQcGlQY5NX+E0MjkA3m6BWBeI4uH6IcZDV5ot5&#10;WYHjjO/4CqUBLjPXe4hvAdyhuAHVzZYE7kpNJFD3Fp+XTLxQ8PtJkknHivhsYnO8HheVJb1h7+X3&#10;JeM4AREYf8Ye9x/jQ60cKf64gRlnnsOtSRyMeGfSFVwEWe7rJHBh+2rnmD+uInR2nfchXfPH/E+7&#10;xAGJQi53fb3QNUyXFR+0TjYvwzqgGoQY3QiAQDV98fJKBihOzVoctYJFDEklE0YgAsjEB8iE8oI0&#10;smI5CIw0GUI2xGeI0yRjbwhPyBYhy9984LeTIMNvT5IbpKUxNT5TPxeSS2cVBowcSJJJZotybfMS&#10;XQCxNGJqEGk6Vgq0G0wSzAFf3Ja5QlJMWrFKJ60AYp3EIMlSRflzfV69IIv6qc88nrv213zwsspL&#10;hQIGEYiuwaBsAM0tC9Tn5NXm1AIWOSThsoDyMg55PcSU1nSzhAuvdWXmadKC/g7IrdbsQz4bAcr7&#10;aV6Mdp5OjgAIVoRZkYSMKnBs41FrmZ+V+1jofRuPyX3A/SyrvSiYD52Loyy9cRPHme5LBhWDvMLl&#10;kUY6KzKp6GQBS51rTPJQGlzznp4e77xywZUJDCBd12/BG4DFCMmiLDXC8mcukHRG8lkWSDqjPrYR&#10;/WnHOgLRNQhM7ic+8WhmXVwjsrBY5NQzQUyuTEoEEEIlixDSqfqKLAGjAiMJSA1yrBoQHxZEGpwb&#10;vw+3lhIq58848Lio643tWE7sOSG3J7mN7+tzzQTIcKolQyXFST2TTOeSLjO5xz4e4VT2tPWVNV+A&#10;WnMoXi43p8+7wNzGu5C8zoCsW9yuaXDdXUQKWC+Qo4LPJfOT76gaNIHGustSglB6KUOoupXfWEcg&#10;ugagiKuSCc2WIFUJI1x4LHoEuy5SrB/S/9MacZ5VB3if1lspsqy6sqUGZQHZZe0okATfT/wxTe50&#10;rTix57g5+tQRscL6t/W1XScLBObUxV2me81007VimjympqtRSJYBYEFBGi6XMnMTkoOEiNOmwXV1&#10;eRYgTtqZ8T14LrDEmJdJN3YSzFVikC63KEi7XEEWMdYLZAJkl6UAB1dm9QhEVzGKuCrpjM5RBVjs&#10;aL1YUy5LzRXjACx+l1WHsNDiXRcQNGjqLrjIsQiplgVC0BXHAwhZtPObb75ZFACUj6NPHjbHtx+3&#10;ZNY35jfORNFCyepcNNXMuHKmPK4KzB3mkBIPxAE5cct1IuGF1/CYueFSnNKWFuB1KFoQm6u+Lw1e&#10;hzvSp2j5itB5H27XRgI35jO3PJHZMSW4MqtDILqKUMRViXsJt0RV8RUWqsY4AMQF2SUFB3+DgNKa&#10;cVprhTA1cQWSIEBPr0ktvFUkhU0aPpeij1SrRFKjv+yiS80FO41YaoctoUFyoQVTPpiXxAG7L54u&#10;xFdvzJi5A6kxT1UBYv4QByPLkpitDy6lKVn87VLg9POYvzT5RtFxkSiAcCE5ErNc7s4TJ05431sV&#10;8B48+vGfZXoRgiuzGgSiqwAkJuSlCSNEmLD1Cg/AIoWUWKBYKzxWIvvwhz88rLuEL9aBNq0LXfsZ&#10;YgHxGSxynzvSZ9XxO3yJLAgdyHT16tWZcZsyQMk48MB+c/jRQ9ZSOzAq7kcEkmreCKUpvfUJJo0L&#10;Akg6r8VUI4DFx3nNuGKmmXXt7ErmbhG4uqyApMLkUqryYoJJsCYogeEzXXPWlwVaNbi2WHZZiSq4&#10;Mi/96BVSthBQDoHo6gQWHJZcVoC5Slel1sRBGhAaBKJAQEBoxDyw2BQ+AlKS5LMQEFhx6cy0ZMxF&#10;AQn64h6urDc+E22bz08mD9QDBP/+e/aaw49EFlujQDxrQtcE07XS3k6dILGucZPGy3ONjHVlIZnx&#10;icV6/sx5ccs2mhA5X9ycM6+Z1TChy3zE0spzgbuUsKLtvlgHrAdV9Pg+rM4kXGU4rBPmN/Heqkkw&#10;rx0gStTqmy+ttPxoLCEQXR1gzym24/ChalcllheWnMY20qQEWMQQUzoBwGfVsZipkXO5IoHPqvPF&#10;3viN2nMSYYCFmOVCKgqsZbLWsNqw3rIUi1rBdSJzcYa9TlhiUcLGNNGkWxFKeIzZ8W394sIl0abK&#10;jFEEL2Q344oeSZqox7UGyRBrZT5zH2UujXQdHISYLj3A2kMBy4Naizp/XQkpvrpMfhvEyN8gvCrd&#10;m3giaPCOIuMDGdrE7QJqQyC6kiDhJGtj1CpdlZAXi1O1ziyLKguuuAcE58ukVPgSWojxqeWItqvW&#10;psZg0hpxrVBy23vX7sqSR3DFYZ11LuqU21YmtFqhBEgyDkk5fRuOVjauWHvzXr2gLtIjpgfhpZNM&#10;mOe4EtNIz2fmMLG1LKAEUgqTjDO7Gh64QgAKLaXh/VnJLmXANcKyy9q4FasO6y4kqRRHILoawUSk&#10;jdeeO/1ZWVW6KtE0IRqIJIl0MkkR+GIfebENdfUktWeABo61BsHRjaK3t3dYbVOtqJLcILAoxtQj&#10;SRZVWdbtBsgP1+fRp4/I/Xotv3pJD/KC8DTzF4UJV2IaLkssK7bG/GWXBLwMyfnO96TrRnG1u8oe&#10;gO6OAMHxmRCsy7tRD5AvyBnkjQvMZZpMjBUlrV4EoqsBuMuoj/MJ4Cr96BAbC5kFBXG43Dm4TtBG&#10;a0HVVp26cHyuzyJgXPf9ZK/Z/YMddZEbQhUBQPIEBBf2/ioHiE7IzxIfMeh6knsgvQWvXSSkV6t3&#10;gyxaJTzc62nLyeWOh5x82Zy41FlP6cxkPCXpMgOfIqmufIitSkvOBa4BSW4+Nz1jC9nV4zYeKwhE&#10;VxAs/kd+70HvokezYtJVYTWwGCE5FiOaLJYTmmjaquPvxC6SiSd5wC1EDVIaaLi++jigC1zBIuf1&#10;9VhvLOSd/7BNtFef5poH4kSaHBGIrTFg7kN49cZHaVSOpVdrIgseBS17SVpirrnsczmiKDJ/XeuF&#10;z09vGovi5qql4/uY8xDvSAB5g9zxWdkoD2s/ebWQXoAfgegKgODwwx94wLvA0agguXonG24QNFQW&#10;Ne4XNEpNOHG5VwCvI16XZY2l4cuk9NXHAf1+4m8IklrINQlck2SY7fqnHaUsBcYa66CRmX8B2UBB&#10;IeP14P37MxMnfOAaQnoLf3lxXdYIih8JKUmggLnciHkExeekFcl0LR1rgKxL3KP1eDBqBXIHy45x&#10;dwElO5QfZCMQXQ6IF5EJ5bM4IDc0qiqSTpJpzi7XiCsmAfKssTTS1pnCl57Nd1JzhIuybIIJAnHr&#10;7ZszY5s+MLaQGy6woLk2F1BWUFq4rmViewjnJW9eVtoTQuxYGwUAyAyFLYkiBOVy6SfjfSihfJfu&#10;dDDSQP4gh5BHPqy++RKz8HVL4kcBSQSiy0Be+QCLFE2qqoAwhAKZAddlQeNkQSYXtsK1DUkWXFYd&#10;SGZS8j0IDgRFVheLLBBze+6rG2qOvRHvROuffcNcIbmA5gfXmDgr8dZa3ZsoMBe+fUXN1xr3Jc0O&#10;knMZolOXOmsGtz9KmqtcQOFaD8laOjwtfFeR8oVGgozMbd8Yvv4VofzAjUB0HuRNKBJOaMpcNTSj&#10;y3dZfDE2NFU0UHV15sGXScnnsLghOTIoyxIcmicWnM/d4gOCDnKD5EL6dGsC64Prj3uzVgseVyY7&#10;etSa0EUMjsQVlMWkhwMCYy7nEZRr5wOtpVMPCJ/R6FZ2RYBcQj75wNpBNoX1M4jxH681ba/NwSJ9&#10;8lOPmp3/d3v8zHCgMa28qdrOCIpXvepV5m/+5m/MS17yErNo0aL42UGgqZ46dcr8+Mc/jp+J0NfX&#10;Z7Zs2WJ+9Vd/NX4mG11dXebAgQMDrlLFhAkTpAHv5z//+VKLmvjb05953Gz7+y3m1P78nQUA2vwy&#10;q82v+cBlZsEvLTLTVnabC8ZfEP81oNXAtetaNs3Mfdk8s/hNS6UI/+zRM4XmAx1fIMhd1jI0Vtcr&#10;Ohdmz54trv5Zs2ZJHO7BBx80f/iHfyiKIdbcNddcE7/SjQ0bNpjvfve78aMIl19+uaxHyPK1r32t&#10;ec973hP/ZXQx/ZIZshMF4/T8ueEKcf9zfebI44es0jjXkt34+NmxjWDRJZAX9EVDQlNCY6oHuFOy&#10;LC9chevWrfMWrGKFYdWlSQpkpVengeWIBQkIuqMJu9qA5QHlAM1989c2FI7ToLnPf/VCOepJSAho&#10;HTA3IDCOovOE+OziNy41C1+3uHCIAG8FrkbWESji1k+uBQXr6OUvf7kUk9fiLXGBNc/n6G4aVQA5&#10;lVV+QBbylf/tmrC+LALRxWDh/ex37/cuwKrKBzCgv/KVr8jiy5rweWSo6dJp1yPvKZoVpluhUPQN&#10;qdaaSQbBEcfccsdmyaYsAlyTJB9Q5xYwdoGQxrWdlVyRBOsP63DhaxcXTvzCmmN+M6+Jt2VlJuPe&#10;xJWfBIkorEPWRrKnbC3g/dT7adN0djqvEkXk1lWfvXbMJ3EForMoUj6AZlRvnVYyaxK3IGRXj5ao&#10;RJUG2iufnQXiEffdd58sYl8nCR8YJ1yTO/5hW2GCI+ay9MblodYtYAjI2txyx6bM7v1J4FUhsxAr&#10;r6ilwlzHrZ/X8PmCC4a7SIusJRdQQFmfxA2xMIGv9KFe5HmiAtkFosslOSZHveUDTHpq0NJZXSyi&#10;PE0zD5q8koavKa0Ct2ettXBYcFtu3yQk5xuvJBBK81+zyBLcsuA+CcgEFsm2b1rl6TtbZZ4VAcoT&#10;8fIia5M1mLfOyM5MdiDi9WQh1xqrRpkluUUJTpHXaq8eMGZZrQnHOtmNaaLLIznKB3BX1pO9hOsC&#10;MiJzC/fHjTfeKAuHx+rOqEfLYzHhwkwvKhZpmcbPPrCAyPQqYsGxqIipoHXXoyAEjD0wv/AUFFWm&#10;mGsoUqTV14u00pjV2NkFFFlig5Bqej2CkcjazMoWH8tkN2aJLo/kqigfwO9PxhYgScRFOrg3SOev&#10;J0DNAtPvSYLPxLKDbNktnOyzWr8H1xIbQxapg4PUiKEQS2FRBQSUBesSd2bR+C8ucfrM1hNDJwzA&#10;egTE9fL6vyogRyw41jvJJiSxYB0mQYii6vicD1n1v2OV7MZkocVIkBwuEDIjmeD4+H2WFe7FerOw&#10;8P27guUsPLRUSK7WvpSMDdrhvb/+o1ySg+Aueu/F5oavv1x2bQgkF1AvmEOLf+VC85K/faWsxTzX&#10;NwrZwx+4X7qHFI0bp8Hu9woUxDyS05pWlEzCEBAjyWaubOi8rM8qQQzTJ79Y18g+ZOBYwpgjupEg&#10;OdyStPMiBqZNmZPg75BQlYDI0lmTmm1GXVEtSS9o0vf++o8zC+YBwoexQhghlEKBakAjwJpEiSrS&#10;TxYX+z1vvVv2iiwa61OoIoiHJd1+LwnWL+Sm/TMhONafrrG7775bbpOgTGEkwZj5tgobi2Q3plyX&#10;eSRH6juLqR7gxmAR4Kf3+eTx3/MaFwnWg+Tu3ixW3KW1fD7j8+znnsztZoK2veLdF4W+egGjAkoS&#10;cM3lWW64M/E0FG12rAoq5Tku7wfKKetL6/N8CV/p/pugaHyOMAPvrSqWt/mrG+RwYSy5MceMCk5W&#10;V1ZxZdS3cm38qBzItlKSA9x3WW5YWlh7uBX1tVUAVwvEhgVXC4kyJgiOB266J5fkILcbvv6yQHIB&#10;owYUUnWTZ3kRcGey5tlDsog7E3KDvLhNJpMQhqA0CALjeUiL15F4km4sxXpPr3nWYVHiYg1TWA7p&#10;VgHGyJeoM5YsuzFh0XFB7//Ne7xFlVVkVyatqSSIzSW321FoJwYsL0ipXvB51OxgxaVdmFkgcL3x&#10;S+u9CoCCAu9V77tkTGZsBTQvWNMoaeyXlwXW9tI3L5cjb52jfOKWhLBYtxAdBIR7MmnBqQuTNa7e&#10;k2RjdkWt9XN8L5nUxParsuwoPfDVKmLZXffFG9q6BKjtLTr89Gh1PpJDcLMDQT0kh2bnIjnAInFZ&#10;bqoxQlDphVEGfB4LoyjJYblhwSEkskiORBPicFf/2fWB5AKaDghn6lw5spoRIAdw4ZFclUeKkBpr&#10;CYLSuro0yQFICOuOtQ0xQXzf/va3478Ootb4HGsYFyZki3yoAqxh4nYusP7prpKn7LYy2p7ocFv4&#10;3HEIbnzU9WQJQnK9vb2y2wBamytTiywsNL8knnnmmfhe5PKst7d2LS2KWPAP/fa9uS4LEkyu//JL&#10;vAskIKBZgFfmui++WArIs5RWDWGg4GUlq7COcU9iqXHfFwbgeUiRkgLiey5iwmtTC1TxheyQG1WS&#10;nS9eybjgxqw1gadV0NauyyxzHe3vmj+9vi6SA2hzSXJjUibjdElARsTPklvtqPbG633B7apAnIL0&#10;67xygeCmDGhlMM8hsrw+msiAKz7+gkxLEGCpUWMH6bmSVBSulnyalVkUeIbS2wUhX1CiayVMFyAy&#10;lH+fVVtFGKcZ0bYWHVaLj+Rwd9C7sl6SA2kLjskIYbmA5cZCgAhJRiF2t2vXLsOW/dynU4pmdFUN&#10;JjYlA1kkh5uShJzgpgxoZTCPEdZXffa6TBIjWeX+3/yJV04ocFESR1c3pg8u5baW+jm8OmmSA3xu&#10;VZYdBMbY+Cw75AQNItoNbWnRZXUGgORe8MfXNTzwSsdy3Jou+BrFMqHRCqvshyexia9tkLqiLJCZ&#10;RSulKsg/IKCZwNynw0pWDIqtt1bffEld8x8ySvezxYNTJKwAyZFt6QLK8wtf+EJpwk7nlSosO8Yi&#10;K+MSedBOO5W3HdGhkeCDd4FJjLsyz1VRFVxuCEWj3ZQAvzuuyqySgaLum4CAVkYRtz1rgDhWmS2k&#10;UFJ7enqGWXW4LbPcnSCL5DTcoUCBRm6kPUllkEd2EH+7lBG1FdFxwUiycAVUIbnRKI5Mbs2TBn73&#10;rA4M9YAOEXkZlSSZ0B+w3fzxAQE+YN1t/NKz8aPhYC0se5u/9iwJkswgHFybrn6zReJztZBcI4B8&#10;ePB37hU3rgtks/rcnK2EtiE6NDYumKuMoCqSw0dPDI29rbQolGQS0odxJ/g0t3RXdEWVQWYFJE+P&#10;Sty3PjAeaGv17pQeENCKwMOBdecrOQIId8qOslyZWG8ospT2kLBCUlkSeUTlSl5RjATJKRgH3+at&#10;I+0FaxTagugQ7jR0dbno8oKvRYDmhhuSbMkskGLMDgHpBs4sCLIsXc1eNT25isJQtDIWcFbZAG4Z&#10;3DPBVRkwloEl89RnHs/MzNTkrLwdEXAnIh/Sbsus8ISrsFyB4ltFE4lakEV25DNQUJ5F+s2OtiA6&#10;hLtvw8F6Te+sOJsLWGnsYZVOKNECUFdrH6xCsi7VIuS1HHm+/STIHCNbyuW2VeCOwS0TXJUBARHw&#10;fOAByVo3tNHyNUhWaK1ssnWYr79lHsn56nEbDRRlvGKucAdkv/aT17Ss7Gh5osvyuZM1VMTX7gOT&#10;EVclbgSKwsG6devEDZnW3tKA6OimkATuTm0tlAakxuv53DvuuEPuFyE6FigEl5UijSaGG6YdfO0B&#10;AVUDDwjKsi9OBfCEoDRnWTWQHGSnnhtXIkqzkpwiK5mPxBRCHq2Ilia6rItC/KmeJs2UBkBouBDS&#10;kxVri76SuCyyCI8CU9yZSRDno4NC2p+v8G3t4wKaF8WfWZlkaGKMA26YgIAAN4oojEVLk5AdyAa8&#10;NKxnRbOTnCLLeGjVTMyWJbosMxvti2LRsmY2GVRMSLbryOodmdbg0mDSEn9LTnaA+xKyS5NkLZMd&#10;XzoklxWPK+JyCQgIGAREhyvTJVcAFl2RxLbf+Z3fMU8++aT54Q9/KI9bheQUvnAQMhUXZj07uY8G&#10;WpLomIS+3QjQtsgSKmvBQF5sx/GhD32oUP9JyAoNTrfgT0M7oKSBtUg2pqKWLCvIDZJznT/QzhBl&#10;6oECAsY6UKJpH+irPy2S4IbHhvXN+kdG+OQDMTyU4SIenJFEVoIfZN9qux20ZGSRbCmXkGcC1uum&#10;wyXJxExbYT6ghZFd5Wv7hbXnah2EFqff8eEPf7gwyTHxKPL0kRyaFo2YA8kFBJQDGcl4hGhq7gIk&#10;QMgky80JcRGCIFO71UgOZMlSDA0svqwEnmZDyxHdtm88500JLtvVQJHUvGp1I5BG7COrr3zlK/G9&#10;QfBdaH0knZClWQScN1qWz61CATgLtJXTgAMCmgEIenYn5/ABqy+rtR4EhjcHpTaNZiY5BRYblitj&#10;kQYKd1bhfbOhpYgua3DJrqy3ABrrCwLS+7XC537EP58GJQu4R4v2tSQNGnelT4siFgfRBwQEVAes&#10;OtaVS9gD5JGvry5AYSb+liQ74v4818wkp8Bw8JF9ltHRbGgZossyl3HXVdGANFkQToq/kl4tgOzS&#10;5JWsrVHQ+ovXFkHeYmIhhqSTgIDGAE8Jlo3PU5KnhKbJjpBFLTWyow2yLH17UvrCSM2GliE6BL1r&#10;QPEh11NG4AOZkT7feh5wRaYLRdNk5yokTYOFk+UeQcuktidsjBoQ0FiQeEK2pS/+nxdWSJIdiWiu&#10;WtpmBj1xXd2U1ABpdrQE0RH09XU+qbJGLB2XoyuKyxrLA59DK7Ak0p+dByYQWqIv4I12yb5xoQg8&#10;IGBkQElBVt9HQiu+frtAyY7aWl/jiHpA0hteKY4yoZcsoFSzy4kvXsf+n82Mpic6Un19GwESl6uy&#10;niPtTsB1SYqwr7g7C7gm9fPofVmLP54G1WRWUhDvAkFi0nvD5qgBASMLLV/yJb1pfa+vvhWyI47P&#10;npSQXd5mrpBhFiFCatTndXR0mDVr1shnclCne8EFF4j8Su+RVxYQPJadCxBdVuOK0UZTEx2uu0c/&#10;/jOn75uJRt/GKuFyJ+LCZOKUITtt7lzETalAG8xaKJBbq9WwBAS0E6Ki8eu83hRVVLOaOSjZQU6u&#10;htDIHQgsWWubBJ6mt7zlLSKbSHbz5RPgJqWpBcRXhQVJmMQXKsGFybk3I5qa6OhQ4Oo/x0TDZenL&#10;hCoLiKlKslMrjuzKIsBd+cjvPeh1fbCwcFeG8oGAgNFFXnyctVyE7EhIIwObJhVqjXH/qquuEjJL&#10;NntXQFgQF314iwJXJp8J8dULsjBdijYkR3JKM6JpO6NgBhPcdYEMqDkvjposVw161NHpxAWIEB97&#10;ehseH5iwTFLqZfKQtzBYUKF8ICCg+YDbzhejghBekNMfkz3p0olvrqbwAJKDDPOsM0oYCJ/0xs3o&#10;AZnkkCe7KtSb9Rk1rrjf6W1DTjVbglxTEh2Dd++v/8hp2VDXklXEWQXQfLDiXMBKowtKullzGkxc&#10;CJNJlUeMnC+JJ76YXOhZGRDQ3CBpjAxpFzSul5U0pzuNE8OD4Fz72OFRguR8sgngkSIRDpJLg/dD&#10;qrwfuVRrglwa1NHhdUsDjxPdmapKEqwCTem6ZPBcJEcwtIp6uTyw64AveYTJgm8c37kvswmfOSQH&#10;IRax/vBtB5ILCGhdZHlckGW0DMNr4wNER1kSbcN8m7VChD6Sg7R4PwTmIjmATEO2IZOIC9YLjA5X&#10;nJLzbDYXZtNZdFkuS+JTZVt8QUpF+1eConE5NKjXv/71MnnIoLrvvvvED45WVqTrCVqgr4SArNKR&#10;IPaAgIBqQPG4r7kDsqvsrirIofnz5zuTTkhqKapUA2QhMT7fxrC1gLjcvb/+YyeJN5MLs6mILstl&#10;WY/Qx434zDPPOH3eWYC4MPWTHVPygGbFpCvS9YSOJ75i8BCTCwhoTWTF7LCAfP0js+DLHUDOIG9q&#10;dUNSesB7ff15a4HPbcs5Xv/llzZFhnhTuS6zXJZlSwkIvmKmL126NH6mONCQSCRhMhSpg6PrAbsK&#10;FyE5FoKP5FgMgeQCAloThBp8m5MSovDF8rJw6623xvcGQSwO2VQryamXiqzNMm0O00Apd7kwMVzK&#10;nGsj0DREh8sSsz8NtAKEfhlzH2CRcWG///3vx8/UDoiLTVjJuGRLHVwFAFco95lw/B3/etZGrQo0&#10;oDyNLyAgoHXBTtw+tx1dnrJ616YBGaULy5FJRfbLdEE/i8+tqoPKmg9e5kw+8cn1kUZTuC6zXJb1&#10;JGOgsWDuo/Fg2WFtFSGiRoJJ7usNRzE4/fRCnVxAQOujqmxqSgkoVVIQV6O+rlZLTkEBuXZL0Vq+&#10;KuCTbc3gwmwKi27z1zY4SQ7Bv/TNy+NHtQErjn3gsLSYFBAcm6qOJrLcFrhnA8kFBLQPEPB4Z3xt&#10;CvHqkKKfhzShlXFXKiC4qlqCpcE2aa6t0iB8VxnCSGLUiY7OJ66LzSS5+D9dVtplSUxNY2uQHIko&#10;JKVg2Y0GKLD0beWBpnPlf7smkFxAQJtByc7XlxYC8GVdK5BfSmyUDpTNlCSTnNKoRoIaZ5cLk90d&#10;RnPvulEnOi60S/hjydXbtDjppmSCkFwyGlad1tG4zhNyg+SaITMpICCgerDGaRfmW+N4efIaImtp&#10;1Nq15bYkg+RwWaaTT+otL0gDkvM19PDJ+pHAqBIdDO/yXzMhyross0DSyEhbdVxY/NauOhMWAO5K&#10;37YfAQEB7QEIIKsVGDIiqyHyO97xDrkt07qLul5X2zC8XVUTHcB96crCROEv4qptBEaN6CAAX+YR&#10;GkFZl2UWRsOqQ4vBbZkG53fpR6+o22oNCAhoDUByuDFdIQpIzpekBmg5iIdq3braNjml/s631Zgr&#10;CQWLz9d9pRb4ZDj5GKOxw8GoEZ3vhNEEGtWwGYykVYfv3Zday4R3aT0BAQHtCxRb3JguEsB96Ss7&#10;IkZHi6+isovXQHC+BvV8nmtXFZ4vu+F0EnipaBGWRpaB00iMCtFlJaCUbdiMJlIk0DpSVl3WhrGk&#10;FAeSCwgYm6AVWNYGpr6kDSwwYnXsU5eOtSmw3LDi2Ocua0seuqkkcxiSuPHGG6WvZr2gyYcvMcVX&#10;ctEojArR+YKSaABl41Vc3NWrV8ePstFoq45z820YS6px2brAgICA9gDF5L6Cchoiu8qtAE0rKPiG&#10;yGgeT3tCDmqGaY5BvR1WnMtVqaBpdFbtHHIR+VivCzPLcBnpxJQRLxiHzUmzTwPmv+HrL3ea9Hkg&#10;yMqFJ7B68803i6bCkdXklK146GpSa//LIiCLypUyzDmyO7hLywkICBhbQNDf/5s/cW4undUAuuie&#10;dC7Q2QkXqA+QJ4SJxYg8pfFzvaBJvyurFBJ0uTcbgREluqwLy47hrmLDIuCi5zVe5qJpv0puuZC8&#10;h16WtexqkAffHk2AiesrHg0ICBh7QBY++Dv3OrOys/bexGLDhVm0+BsZB8Fp+8I0sN4guHRLMFyc&#10;vm2DioLNpB/67XuHWXAjqfiPKNH5SADhDwmUARoIF7wesJ0O7kwlwrLI2nW3aLufgICAsQWflwuQ&#10;tJaVnEccjg5QuC5doNH8TTfd5N2jDsIkHkfoxwU8Y1h1vnheUSD3XXkZWWReJUaM6BD+97z1bmem&#10;5bW33lAqzR5fMi7IKmJtXEg6qTAxkvjUpz4l/uy8C41Gdv9v3uP0rZN4QqZVQEBAgAs+IqAUAaun&#10;SEOJpFeLeru8mjuMhCIZllh0WHb1APnIvnVp+Y9rlpBVo626EUtGIc3eRXJoK2VryQi6VpVQwueQ&#10;jkv3AP1MJsKRI0cKaTO+ADITlHq5gICAAB/Ya9O1qTQEQX2dy0uUBm5JPbJIDjclG6/iCcuSn3wO&#10;yn8ViSkQ9tIbBxtTKzivLXdsjh81DiNi0UFwWHPpi1UPm2Oy41PWjgGKPXv2DNnSgvtlyJCJQk0J&#10;Zrv2mfPB55Ll/HDJlt0VPSAgYOwARRmvkCtex/52bP1TD/LclAoUe5L0KFIHECJEV29iis+rh5y8&#10;+s+ub2jzjBEhukb4Z4u6FNMg2EoiCvvT8RlZIFHFF7xVkE1EXM6FkcwqCggIaH1kyRP25fSVJOSh&#10;qJuSrEwKyZP5CryHsgXIr97EFDx7roJxPHvEIxuFhrsuYW/fhqouU7YIsNK4ILWSHNDNUslAYvse&#10;XwkCFzSP5NBQfG17uHCB5AICAmpBVp0tDShc4R8FZJYuJK/FTcmWZsjFdFIecpZkPazBMt6xJLBM&#10;XZYbCTlkZzYKDSe6zV/b6PQv07S5jMuSC0k5ARoGF7YeQHp6cZPuSS5sVq2JYuOXnnVOPOJy7Lgb&#10;EBAQUCsgOlcZEnI0q30WJVR0h0JGQkiEdkjWy9tFnEQTvFdZdcd4z9T1WS8ufPuK+N5QbPrL9fG9&#10;6tFQooOhXdYcBFd2dwLtaEKxJFpKFYSHdYh1p5oMFz6v1IBzc7ljsVSpCXQ1bg0ICAgoAmSIyxDA&#10;8uFwAaIjt6Cjo8PMnz9fZGUW8Frxnvvuuy9+xg+Uf15bRWKKLwGRtmC+c6sXDSW6rbe7s2lwWUII&#10;tQJNRXtUYmrTDgeTGtLz1ZEUBReR0gICsL6akySe/qPH43tD4cueCggICCgKSM7nFcKqc3nJAJ6o&#10;vJAOniwUexR65CeGwsc//vH4r4NIuynV4qu3bhmsep87scbHGfWiYUSHS8/FzlxA/LRlgDYB2WFm&#10;c0BImNRcJM0QqgcQZpGWYFipLn8yWkrZcwsICAhIgvpbV7coZCu7v7hACMZX84aXir9BctoNSpV6&#10;XJJYgpRXQWTE9dLGg/bPxKLLsxbzgDHgKoSn6UYjYnUNIzpqI5yxuTqtOTSQvCSRMuCi0kEgTxti&#10;km38ktuXjJZS5twCAgICXCBz2xUGIWziIwTIK934Ajfl5s2bnVmTWnOHjKWlGLd4y+gYpcAI0N0Q&#10;CPVUYVj4YnXPfXVjfK86NEQqQwa+2Fw91hyoN73VB1yXWR29FZRK+OpcgssyICCgSiAzV7z7ovjR&#10;IDAinv2cPzEFzxTWHYe6KV15B1hn2hwa1ySesttuu22Iwo8lh6WHjKSWzpWZWQZ4wFxWXSMyMBtC&#10;dNu+uaUh1hwXQs3nqpGVcaSgxmXPnbviR4PwTcaAgICAeuFTonHzuXZJAcgzLDIsO3VTuoBchQwh&#10;L0jM5S0jexNvF4QJ2VWJRW9aGt8biqpjdZUTHQTn26KmHmuOwCi93HS/pXrrOWoF5+XbSJUElJBl&#10;GRAQ0Cj4kjd8JU6AME+WnCQWhxGBSxN3ZLLEKgksvEZ50iij8NXV+c6rDMZ/3JVuUwe2f2uL2fej&#10;4Ukoy995kZlxeU/8qDi4EP/m3/wb09fXJ4/Pnj0rdSF//ud/bg4cOCAaRldXl/ytkXjubzaaff8y&#10;/Ly4UBf91pr4UUBAQED1mGwNhbP9Z81Ra8Ulce7EOXPm6BmnC3DChAlm9uzZ4gVbtGhR/GwEXJbE&#10;5n7/939/RORnFibNnGT23jWUkJ8/97x5/jwJObPjZ+pDpRYdVo+rQSfuyrKta9SaSwMCpGfbSFh4&#10;7Bm15fZN8aNBcF6+LfEDAgICqgSeIzxjaeBBc21sCkhMcbkutZyqGeCrqyPPoyqrrlKi8/0wXJZl&#10;XHsam8vCSBAeCSjOmOObl5vOJVPjRwEBAQGNQ6RYu12YG/7CLaNaBa4MTJ/hVAaVEt3uH+yM7w2C&#10;i1O2p6VmWtKmKy8jMkl4+J41k6hekHxCxX4aEFzZ7i4BAQEBZYD143JT+jo1tQo4J5fRgPytgsAr&#10;IzpMZ1dKKNacy9zOg1pzZPuQQcS+SARNITxf0BTwPir9swiP1xTZgp4yAtf2O4D6ljIZpAEBAQH1&#10;wCd7KCJ37YlZNYjvIWMxROptB5bEwl9eHN8bBB5CV6Z7rahMUu/8h23xvaFY/EZ3+mgeICLckMnC&#10;RIKnSnikzmYRHkgSXnKPOrar0CLJLNCQ2uWKpVsBXQsCAgICRho0jV/2tuE7HGD5+BTzKoAMpUk0&#10;BzJVm0avWbMmt3F0EfiMIh+31IJKiA4ycLX7ggyKbAHvgsbmXPVtFDNSEFkL4XEx9CJh5eXVg3BO&#10;rqJ3Yo1l99ALCAgIqAJsAeZLy29ECy26otAWzGXBQYD8LW9D1zxgpbqSFqtoC1YJ0ZH14/KjLnjt&#10;0JTWosCa0wHFzehDrYTHZ3JQX5IHXwuzZW9bUcoVGxAQEFAVIAVfbV3VLbSQwVhw6WYd1NaRP0Gh&#10;OffxlNXrynS5L8HOf9ge3yuHSoiOTihpQAauoGkR3HrrrfG9wYSULCQJj8LHrPY0WHJ51hwE5+uA&#10;UrboPSAgIKBK+BojkzznCrnkQfMb0vkL9AFOZ7NTskBbMTxuyFPukz8BIdYDPICuc9r1/e3O1otF&#10;UTfR+SrYy8bm0Ajw/UJcEBhdtYtqCbyeVjYQHlabi/CKWHO+MomyLcwCAgICGoEq0vIJ5WCNsYfd&#10;t7/97WH1dUnDQ0GSYBrIbGR1vRnv8169IL43CM7J1+6sCOqW2r6SgrIF4gzqqlWrxBWphEVD0VqC&#10;nRAcDV/UwlOXJppH3l5zvkkSrLmAgIBmg68xcpFia2QqO5KTsPepT31KZCO7FqRDQC5Dw9UTk/ch&#10;Y4tktGeB83Hldri4pijqIjpSWV1JKPzQMnEsTGfMZLXEGDgIDz9wkabLafA5WHhkaoJgzQUEBLQb&#10;fBZQllVH8khyzznkq2sfO6wzV54E3jMX+JwqGu+7PIIkpPg6wOShLsm947vutE9fR+o8MOgMEq7L&#10;pE8YwsuKu+VB43LBmmsjPG//PU8/vPiw93kuYGQh10APvQ4BIwoMi1pbaH3ve98TV6MCgyBtyQGf&#10;G9L1WlBvMoqCEi6XYVG21KAuonP5TBnwsvuyfeUrX5FbTF/8xZjVutlfPcBED9ZcG0E4zf7vvL21&#10;wpXbgefsv4CRwQCpMeyxwiH3Y+ILGDnUGqvDcMBbhmWGFeYzAlzWma8GGeOEUoMjR47Ez5SHL5kR&#10;D2KZpJTS0hsT0kUKLjO6CNAc2IYnCSy8X/zFXxzwIZftY8mFCdZc++D82fPm7Imz5sThE+bYzmPm&#10;yPYj5uiOo6ZvV585fuC4OXX0lDlz4oy8ToVvQP1gLM+fs2N/8qw53XfanDh0wvTt6ZOx12twfP9x&#10;c6b/jDl3+lwguxFEGasOIBvxdvngIjqfd01rn8mUJ7klLc9rhcsziJze95O98aPiKE10u38w3JrD&#10;6sHkLANXZo8imRUE8alfuShcgdM0gjXXGkB4QmII2UMbD5kdD+wwW368xWz98Vaz/f7tZu8Te83h&#10;LYfN8X1W4B63ZGcXRhC49YMxhOQgsJOHTpqj24+a/c/sN7se2mW23rPVbP2RPX6y1ex7ap/p291n&#10;Th87LVutBIwcymRgQlqrV6+OHw2Hy7hwWXS4LLUUDAtx7dq1heRuFvAMupNSas++LCXBfazas3ZW&#10;qSQUQP1GEeDKxKUJ6UF+eamseX8HwZprDSBssSpO958WIju0+ZDZ/ehus/PBnWbnQzvN7od3m31P&#10;7zOHNh0SSw/r7uSRk2JhYIWcO3NOhLVYeQGZkLG2RHX+jLXgTp0V5QJLGQXj2O5j5vBzh82BZw6Y&#10;PY/tMTt/ZsffXoNdP9tlDjx7QIiO12JRB2t65FDGqoO0tmwZXget2LNneLJhOhGFUNMrX/lKqa0j&#10;9kcBebJ1Yz1wGU4+b2IWShGdz09a1m0JeRHcJI7GAPkCnUmgaeDOxK1J9hBEmc4OIjZXJNU1WHPN&#10;D3GbWYXk7PGzQnJYbUe2HjF9O/tEsHIc23HMHNpwSKy6XQ/vMtvv2x4R4LrdkQDeZQXwkVPm3Klz&#10;waXpwYDldvKckBWuSSznvY/uFTLDct5x/w6z+xE7pk8fMEe22Gtgx7Vvb5/p39svr0fJOHHwhJAj&#10;ykVQLEYOtVp1r3/96zNLt5I9ghVpC5DaOwjuzjvvrHyPu/k/7y5Tq7Wm7gI7sWuehY997OFhZQUQ&#10;wsu+9apSxICFRtaPmsT4hXFP3nLLLc6B9gEzHKLk4kF6FJsz+FkZm0yCe9569zCi4zxe8revLLWP&#10;XkD1wLpAcJ6xCtaeJ/eYvY/vNQc3HBTrjXjRuAnjzPiJ482EjglmUsckM9Fet4lTJ5qOng7TMbPD&#10;dM3rMt2Lus3UuVNNx4wOM7l7srlg3AV2BcRfECAQhcISHVbwqcOnzPGDx4W4BshsX7+4JVE4sJLP&#10;nB4ks/GTxpuZK2bKMeeSOWbupXNlrMdPGW/GjQ8K40jhgZvuGdYbEnl2w9dfPszjhpzEWCADM22F&#10;4Y6kN3AaZcu9ysJ1Pliu1956Q/woHzXPPiw51/5svnTQInjNa14zxO8LMaX7qGWRlQKCxE9MHI8i&#10;cy5G3vtoLeOy5nBZBpJrHiB8T/WdEkGL0MV6QxAjYC8Yf4G54ALLWFZlQ+iePnFaXJYkRhzdeVRc&#10;nMST9qzbI+41rD2sPIjy2C77OepmG4NQYjt1LLbe7FhhEWOx7XokGifibgc3HhxINjl59KSM8dkz&#10;Z+2FsbqCHXsdf8ZSE4P69/TLdcD9GTBy8Fl1rlaNeM+on6OkK+n9IuTjaueFTB1JkgNzXzG8Zg/i&#10;O761P36Uj5otOtx8z9zyZPxoEGs/eXVDt67RYnKSVop2ScGaywuI1qL9BIwezpw8Y45uOyruSiWq&#10;00etsD11VtxtVtQOUdvEWrMQS2/CeLHuJk+bbCZPnywWHse03mlm6rypYuVNnTPVjJ88PhLYYwV2&#10;5UNyHCf2nzD9ByLXY//ufiE04nG4eiEv4qJnT58Vt6+Uddj/ZMwZLg64zI7/xCkTxaruvbzXzFs7&#10;z8xYNsNMXzjdTOqexDcGjBBccg15hlxzGSQYBhAdJEYMDhnrKhQvIlOrBo1J8LqlsfQty82Kd6+K&#10;H2Vj/MfplVUDNv6PZ8zJPUM392MAL37fpfGjxmDChAmSBvue97xHTOyJEyeK1tHX1xe/YiiwEPO2&#10;jWAibP7qhvjRIBa9YamZ+zJ35X/AyAKLg0w/3GVHth2RJAjIDktMhK7FMBckqhsHApmECoS5tSr4&#10;HGJPlCacPn5a3HPihiNRhb+dPSfCm88bsFLaEJpkwvlDaFjHxDxxA8vY2scQ3okDJ8zJw9Z6g+Ts&#10;mEm5hmZSypDb/6nM1KGyY844TpgyQRQMdSdzK2Nqre+AxmPSzElm711DMybPnThnpq3qNlOXdMXP&#10;DILyq3PnzgnZIVfPnrXWegJ4xugw9drXvjZ+ZuSAZ+3wuoPDeOfU/pNm8Zvy9xUFNfkaYVZXCxZX&#10;YV8R+LSGPKB14FPetWuXue2225wBUFfT0TR8Wz+UbUgdUD0gKWJzCFxcYYe3HpZEB0iOv4nAjUnJ&#10;dYABstTar9195shzR8y+J/dFGZtxxuDB9QdFuEuyigr0NoSOKedK8o5mTXIQ+9SsVf6OSxOrWcba&#10;QtzEHCgDCYVADvsfr2P8yHjFDcr1IkkFq5BrEDAywLvm8kj5ZB4uTPIkfvrTn0qoSGvrsN60DaPG&#10;8DQRUGucufY9PT2SeUm+Ra3lX0Xgcl/CR+xVVwQ1uS7JdHnqM4/FjwZx9Z9dX6obCgOCH5hBJYEE&#10;wsoqXswCWgjJK8ToIE9I0NePDeCz/pc3/FBuk+hZO9Nc9dnr4kcBow0pJbBCk7otYmy7H9ttTh48&#10;KYTF1CXJQQltGOzM5jX8JxaehYhjFdLx0Tm7U9yXMy6cIYkU0xZMM1O6p5hJ0yaJO3PC5AlCqK0K&#10;WeL2n1itloQgL2rhNKMSQiLpBOtOi+wHDt4bn7sSmhf2pefPR65Qkn0Yw1mrZpl5V8wzPSt6TFdv&#10;l7iMA0YG7Da+7RvDy6twX5bZEBuCo6SrSCkYsvfmm2+WpvpVgNyQH//ancPk9bK3r5QjDzVZdPvv&#10;GV47x4CVbfmFhoBJjGXHAJLhg2ZQZk8jXJVYeWgjmOFZJAdIQkkPGpj36nK7LgRUDGSzFbIIZiwL&#10;LAzqt7AOID8RurFF4YX9kwrnJLEJ9WHlnTkn1gqkqQXQYt3Yg/t0+yBGNSDwWxT8flyVJIZwTgfW&#10;H5D6QxJO9q+PzpMxxj0pGZTWmuV8k2OsRyZ0vO17IFXGjs8lgYgx5lpyXQNGBr5yL1+P4izQ5WTN&#10;mjWF652VFLHyXEXntQL3pYtn9hfsklKY6CAFV7YlFlBZvP/975dBgKQwmwl0YjrrbgNJkFFJvR0h&#10;RQ5fD8ze3l7zjne8I37kh8uEJ0hbtrNLQLVQ4SwWHXGkXcekfg4XJuSkQjUXSbLj9fFbEORiffAd&#10;fadFGFMTtv/p/Wbf4/vM/mf3S9yKlHqyPYnjtVpLMSFoS1ri+rUkhwV3eHNU6E1hvZD51iMyvlh5&#10;kBzWmJxjjCFjVwQMsSU6xoo4KN9LoovW1aU/P6BxIAXfVUCOZ86l5PuA5w03pasdWB4gSOqcqyC7&#10;2TfMje8NgjwLXJh5KEx0+EJdg+P68iJg8EgWwbTVfePwB7tSV9Ei0CYYbGrjOLjPc2nCo5I/r2iR&#10;wUlnJIF6SiQCqgVCF+GLkJRMwD3WkrOEBMlYsRv9V1T4pqCCe9y4ceaCCdF9iA8CRTBjOUpJgiU9&#10;yIADi1LIgPhdCwhqfqMqCiSXUCJAFxMOSJznRGmwBC5jypiMj8cktuIgrVqhY8tn8hukJ6m15jSL&#10;k2vItQ0YGbisOsqpXEaLC1pmUCaXQsFnkNVZz2cAXy5Ika17Ckt1l9sSUihTUgC7M3i4GrHkfGBg&#10;IDRe69IIKCbn78n6Dz4zr7PK9r93t7wJbsvmgcSSjp6S+Bzp7hAdWYKVWVOx5SGFzPEqIH1+wPKh&#10;xdXTBwaIjtowfg/E0BKJKlYnhbjJKlWiI9GEGjlcl1jInKu4E4EdD4l32jEpQ3BJCNFZCNHZ8Tpx&#10;2Fp0VmGRDE6ITr8zoOHwKe++pJQ0SC7JIijCROqNO3EiiptzYLyQKEhbMKDhqXpAmKxzydT40SBc&#10;3JRGYaJzbbCKz7SMBYSFhuVGNo8PDC5agM9FmQREiNZQBFilrj6dDGI9btiAaiBZe6fPSVEyVhSx&#10;M9yKmrWXmXxSB8QSwZJB0Fso0UIS4s58wlpEj+6RwmnpDmItJSymZgPjRzPr44eOC1nvedxacJao&#10;SToRq9j+7ufPRkQt48jp6lEx+HxxYdrvlKxZO26SgWktY8YuuDAbDzIvXcYIFl1ev0jIicMFCI5m&#10;HuxIrt64pIFBOIocDEJRuqEriYL1ujB955Lnii3EUlSgu/ygZd2W9EbLSv8vQnIMrGoL+I7JuCyC&#10;Q+sOOPt0zg/WXFOAuJkQHS5EElC2RwkoPEY4VmV1JKEkh9tOLDwL+Q3H7G+wRIdlhyWE2+/gJkt0&#10;+yPrknqxZoMQHaUDB08MIbqDmw+KpSo7OtjXiLsyJnY5KlYedEyVeCE6YqySTGStTMZOf0dAY+FL&#10;SnEZL0kgp9N45zvfKdYaBFc0Q54EQfIukOu6lU9ZuDgHkkOuZ6EQ0fn8uWXr57C+ki2/ksgjObQE&#10;Sgc0cYUDTaLo3kfpIkpFILrmAJaU1LsdiOrdsAIgFc0EbITl4YK4YOx34s5EUPN76MxCMgetwyAR&#10;BDfWSjPEnFACGCdchCSYHNhwQOKMJNgQH6M3JdaVxuMaPo58Bd9jv1IyMK0VJ/WL245Igo/GB+Wa&#10;BjQUWEGudoY+WahIhoSQsZAbhOWT3VmAILEC662xw4voOpeDD1ZAdC4fKL7SMrUYAPPV1aw5j+TY&#10;3QC/b7J0AKuO52lAmpcVBPPvuXNX/GgQDF7ZcwmoFsnYnCShHOiPEiYUCOgGCmmxRBIHghjLQwU1&#10;BCcWEn0yd0d9Mpsh5iRkYn8L7kmszv1P2d9ob7FIpUTCkrY9o6EWXKPH0X6PjB9JMdaKk/Ejk3VX&#10;n9TtiQIT3JcNhy+bnCSOrIxF5LGC3QkgqnqAFw/ZX4/7MsoLmR0/GkSedZpLdJCDq/q8TBKKgvgc&#10;JmwyroYvmDTULJLzdSvTC5CXhMJguHy5ZbcXCqgIVtYhiEUgHj0t7i0sOdxvkrxAa64GC2YfIAcg&#10;FhOxL4rXrWUnXT8s6RFD5DlxCdrXjLQrThUDxozfozs6aNmAWJyWBAUM4UiOY/w9kpQSZ7TyO3VL&#10;nyGxusB3DYVPxrkUf4XKZ7xoVfS3VFdnLTvSuDDzmuFEB2FnkXYu0VVdVgBI/4fVKRCnoBCC48Aq&#10;cyGL5ACaB1ZeHtH5MkdD7dzo4nn7H+4/ydCz5EYBM5YJlojUzDH9xsdCeqTAV8WH9GeMv5p0eUgY&#10;IoFU2OduIFXf/m2kXXEQmVhxGw9GReCP7Raig0zY0kgIhN9uV/poKQtAyM6Oj1jrloDZR1Ddl1Kf&#10;GFyYDQVeq1ozFlWe0uGkCuQ18SiKOS92c09WmUEu0dFMMw3IwVWlXhQMHB1RcDUSW/Nl9oA8kgN8&#10;hqv+LgnI2mXeEmcM2/GMMiyRIfAkM89q+lhM3CLEVQiOmkVnv1cPoPGmAbKzBMMt7jh+PxbWSCRZ&#10;8B0oB3wnpQ9SCL7+gGRX4iIcUBJijCbJAYiOsTvbb69z3H4M96VYnHbMgguz8XBtYooh47OEVKaW&#10;icm5UDQzPg/Ia1ch/OFHKya6smUFCgbO1f0kCbQJ0lLzSE4zefK6oQS3ZfMCoY1bCzcgpCEJFAei&#10;votJkhlVwBPjYrKwB0Ib65PfjGVHg2gSLSiKHshsbBDEOkIxsGOmcUOsYJJjIGFxVVrekLHTeNxo&#10;gSGLryEH40K8DkWG38t1xj2tJQ8BjcP817gT7nzuS81qz/OUFYXPY1cGM64cXgpW2qLzxee6Lylv&#10;zSmIq/n2NiJDh27ZpKXmgQ0DuRDaWduHgw/uj+8NwldjEjBy0GQFtHyENQfkAYkI0Sm5NAP4HfFv&#10;UWsKF5x2UaFTv8TFrOBumDvOfqSQhbWEpAformNRrJBNUWPSGKLQJX7zqCHxGyDpAaKzY0WphpAz&#10;mauB6xoKn7xzyUbwwhe+UG7rjakptAQsmeRSFt0XT4/vDSIrTpdJdLTJcllBri8pA0hOywS45aB0&#10;oEgKK25P4nukq5KJmad1uIrEy5ZHBFQDyEBS4q0VRAYjlpw0/00KvdEW0g6odQIgHQQ1v18yMi3h&#10;yXnQJFlT+iuClDtYSw63pBSyPzPYjxPygER0C51mHDf9TZRsaNLR0a1HI1fr0bifaAMt4QByK4YT&#10;HZaQq7aYXArkatHSrSwgp/VzME7w1NXjyvSFzlyGGcgkuqNPut9UdQcRTGRIjyMvYMlg0Qll/vz5&#10;cp8YnprYPnDyrgs585pZ8b2A0QAkgGVCrEZccLrXnCU6jdkIoTSR0FaS00OIzgppYnRYdjRLhnyG&#10;ZGJWBL6LndaxJCmkFyvSftexPcek8TRjpgX1zTZu/BYhYAtih5opiqsaJQE3LOdWpWIQMBw+D9aB&#10;B4ZbdchiPGVYYvVYYWTSQ24KPpccjXpcopSDuUrCjj59JL43FJlEd/jRQ/G9QRAEHOnkDfqtdXR0&#10;yOLFiqOFmA58VhsxxUHHRYzqMYLbclRgOQyhDKFJFt6+40JwCDtJoFCh2EyC2gV+op2T4n6F8GJL&#10;i2QaSVAh89GSnZB2HW45LDktI6BbDAkwEJy6eCWZw75G0OxjBuLrz9hgwetWPrivycxkLFXRCagW&#10;kIMrkcPnvqSPJbKWRvplQNsv+hFjxJBzgccODx5yu94sTJfBdfgRd5wuk+hcwT1XELDRwDVJw1CK&#10;FonbJd2aWRmbCteeRT1rZ9WVUBNQHhADhwjvw4NEp4kUYi2pVdKsgOT4jfo7rVzGfUjMTBJqnosy&#10;MaUoOj7fskDwax0an01Jw6HnDkWNpikGJ5HD/pNx47c067Dxu+KDkhKx7Ozvx/qVmB1F5CfseNnz&#10;qWe8ArIx8zpXwbW7zAAygqDYURzSqhV425DddFVBdiu5UV5Wb6xuxhXDuYhwm8t755X0vjfMuKIn&#10;vlcO+GXZhw7LjANrLaunZRL4jBl0eq1997vfNUuWLMn1H9O41LUlj8tXHTAyEGvOEpokVFiNHiGH&#10;tXLuZJyarwKxVRD/Xtxuui3N0Z1HhYgG2l0lUv1rAQKf2BVkIGUE1pKD5BgzSFQzLFtpvFSRwa0r&#10;c8AqOdIFJ54HxPBCFmbj4Cq4Rtb74lu4L8mbwP2IvK5lXzqKxF0uSjIwi8p9H3whNJeB5iU6nwlY&#10;T/0cAUn2kGMfOgiKg+cwbTmKgvd94AMfML/0S7+UW37g8j2D4LYcPYiFkigexm2FNSTxGeG52DJp&#10;BdifKb83drVCTAhvBDcuTNyLxKB4rlaIVWP/8V4sRenGsvmwfK5YcsJwFnYVN7UllwS/kZ8K0RGj&#10;PW6J7nDc19QSnbiv7dxoxobZ7QIIwtkv0iMrAZnwJAtCUMuWLRO5WwvhpQH53XffffGjcsAN6zoP&#10;V5zOS3THtx+P7w2CDyZFtQxwMWZt4JcOWLpAk1G1BEl5Xb16dfwXP1y+53r6dAbUB4Q3VoiQHC4r&#10;S3KkmCPw+JsI91ZDLLxFgFvCwTKVomgrvKmt01iaZBXWkGyBQkCChlqIEvezn8ln4eJTtAzJxVCL&#10;bsCyt0qOKDyW6DhXKZGoMIknYDhc3UVcNdNJEGej7AuvGsRHQkkZwAG33nprobBTHlxWXd+GY/G9&#10;QXiJrm/DcHdfPdYcJJbnk00mmSh4zPNoETR8Troq87ItgcscD9bc6ECIzAo3LBSEGokVIrj3WxKw&#10;WvxAvKuFhHYSIsDHD+5WjqUCyR3edFjOVerc7LkXJXN1g9LiS7Yr2h3vJxe/X76P8Wph2DOIFB9r&#10;oULgJKaIq9cqBQGNgyu+hax0lZOlgSuzlm4pWH4YMliBGCk9PT3iyauC6Fylbq5QVWaMLo2u5dPi&#10;e7UBc7dIVTykpifP4DAwEJxvY9W8tl++AsJ644ytDISk7Pl27pw5c+aMOX36tDl16pSMPceJExxW&#10;4BQ8eM+pU6fN2bPWWrGfmyXEJXvwjNXgj56WlHgyFMVdZQUbiSnq/mtZ8POxVOwYqPCWgm5KACC6&#10;eFsfySjM4jr+bD9DshKt4McNSmE61i/kp2PUykpBEghXrDqsYJQezlmyVe18yZxP9m8czD2dx645&#10;6j+iOa8Hn8GaSM7lrO9vZbgsIV+DEEAiStG6N2Q44SniechviI3QFJmbGCqMNeC23m4prv6d5GWk&#10;N5W9wF7IYVeSjVbv/fUfxY8GcfkfXFWqyBrC4iTRAj70oQ8NEBQD9/3vf1/YXYFJjP/WZd0lwWdg&#10;RmeB1jZPfGJd/GgQL/vWz42p/pa6YDlYyGfOWEvhxHFZ7Mc5jh83Z+1zzz8fLW7J7Ob10Zv5/zCc&#10;j5/vsNeK0o/p06fHtTGTzfjx42UT0zRwV7JzOC2z9j6+V9LkdcsWXi9E1waQsbaDSE3bhI4JpnNW&#10;p5l98Wwza9UsM+PCGaZnWY+ZMGmCuWDCcItMxv/seTkoQNeuK2y7g/Urf7NCWKy5Vh8vO4U4X4Bl&#10;1zG7Q8Zm5sqZ0XhdNMtMmDJBxtA1TqqsoRQfOXLEzuOIwM7p+MSvHQL7pPyFv8vNBWbcBeNkznZ0&#10;RHO5s7NTjkmTJpkJEyZEc1Ne7/zElsWPf+3OYYRw0XsvNot/Zbi1hkWGrP6TP/mT+JkIZE9CbMTb&#10;uE163IoAN2iRDlg+8Ps5jzTWfvLqIZ47J9H5COIlf/vKUjE6zFVIja3XXX5d4m3sZJBFbEmQokp9&#10;B6SYhfVfeNps+8ZQLYTY3A1ff3n8aGxAhGdsxSEITp48ZQ4eOigC4uDBg/Y4JM+ft3/ndZAY72Fm&#10;pKcHS53nECagx15PSG7x4kWSBdvdPU0EBIIjDbFMLLHtfWqv2fWzXRJzIjaHNdd2RCeDZx/YU5rc&#10;NVkEeM/KHjP3krlmziVzzKROO0aTxw87Z96H244DctvzxB5zcL29VpsPiytUxondFNoIYrnZY+K0&#10;iaart0uUgbmX2nG6dI6ZMsOSz4yOYePEPMUCY95u27bNbN++Q+bxoUOHzBlrkSk5paHkpgevGz9u&#10;vMzZGTOmi/Uxc+ZMM2vWLEt2HaJ0T5w40ft5rYzHPvbwsEb3GDIYNGkgK7DOkLms93Xr1ok1VtTK&#10;84HPy+t7nId/ecM/D6sQWPHuVWbpW5bHjzxEt/FLz5ott22KH0XAAsISqhWQF5OHk8nqR0mdxkc+&#10;8pH4kRtYcViEeQSneOCme4a5YGlsuuaDl8eP2hMQ2ll7nBaXJO6c4+bYsT7T399v+uzR38ettaSO&#10;98vzHAiN563wwKqLiC76LMf0kOc4WPjzrdLR29trli9fZlasWGEXQfeAFqyQAmAryCQ1PrZQsOjI&#10;RsRCwfpRwdMO0DFTFyVWybT500z3om4z9/K5pvfyXhHek7snm3ETh1q+jBNxOUht72N7zZ5H90hC&#10;C25L3Hna+aSdwDhxjJ9kCWfaJCE7LLo5a+aY7oXdMm7jJ8ZKQXzqEB0uRohu0+bNZvPm58yunbui&#10;+iw773UupedU9HDQmrvAWnPMVeZs19SpZmrXVNPV1WWm2WOqfYxlJ4+nRY8hPg4UOZcy10rACMAY&#10;SCJLzmOM1OtqTKOIZy4P6z7ykDnwwL74UQS2Xrv0o2vjR/Za20U5TJK53ogZiDlYKzBnsejQtJgg&#10;PkCIuA1cINuHrX1q2eEWhofp04DkfF282wWn4njFsWPHzOFDkdW2e/ces3//PnPk6DFz9OjRgVjE&#10;mTO81lpVlhgj1+WgoE5jQIDHtyz0Cy9capYuXWpWr1ptJ+0q0faS2i+vJYOOmBW9GenyT8EzW8rg&#10;skR44TpSAdZOEAFuiWv8hPFmSs8U0zm70/Su7TW9V/SaafOmmc65nWbC5AnxqyNA/NJdZedRs3vd&#10;brP7kd0DsTkUBsarXRSCATDnYmWHrAEUANyWuHpnr54tpIf7MknyzCvmL3Jj/fr15tn1G6x1scVs&#10;2bJFFDp9TURm7vGK/satJTt7Z6K16rDssOAmWuKbagkOkpttrbt583vN3DlzRGnv6ZlhXxO9tpWv&#10;BUYAxkAa13/5pc7YF7kShJTKAE8eyYM0ikaeU1+HNUgcj04pZTM4gctzx+/nPBTDAykWrkQU14kX&#10;AUTHiWWRHHD9HWLThs+1buN+bOPwFFPQtbJcQk0zgwUNUbHADxw4YHbs2GE2btxonn32WTkQBBTZ&#10;b9m6zezcuVO03v3794vycdQSH+9DM9bgPCTpOvgbB9YfZIa2ywRFAGDJqYsnCQQYCRiy2eauPslC&#10;FMFNVp0VcFbUtCXJDcCemwhle77EKElQIU4pHUAsCQ7D+cFekLyWW0hugAjaFXbaiFJkiV6TcEjg&#10;Ya5Ia7Dj0RgkoZaYzkNIafLkyTJO6tbMm8+afEWsWhTDw4dlbezZs0fWCm5RBPKGDRvMM89E64lj&#10;+/btokAS32bttSKmLu5ydofyJaTobgZFAJERe8OTh8WGrKGzFfka8AHXi9dgwMAR9cCVeUmeCck1&#10;imFn6cpYAWV3LHjmmWeExJhUWWCCAV7LACGYaRtTpITABVdDasxyV5+3VoYIh/NWOMRB+R07dpr1&#10;z64XH/rDD68zjz72mHnaXoOtW7eavXv3yoRjcbK4Wey8j/fzOXq4oH/jtQgYXDvzeueaRQsXmmXL&#10;l5s5c2YPCJmkQEY4IawRWrjg6OpB9iHZl21pnSSgY2FHLqoXO26t5z67vo6ejoguJbgBY0zMkloy&#10;BL50P6GXpX0+PbZtA3tKcl6cmh0S2baJvfasYkRphWzlY8dNuubE4PXMQ5QrvAgLFsw3vXPnSnwN&#10;4uNvOq990DnNoa5QJcB+u0bwfKA4breK47PPbjCP2bVEnsGDDz5kH6+3RLjLHDlyVN7XivBtoO1r&#10;jOyTxeRMYIjQYB+jBNnCOGm9XVZ2POGsercB8hlhSYNtGNG5rDlQj0VHoTduSYKZpJnC6jyXPEHu&#10;M2AQHAOUVafBe/PQt2m4RVdPHWCzQRcnmiua6L59+yQgjyW3ceMmOdBEt23bLm7LQ5YEsdxYyCxM&#10;DjTRJMllgT+rcIHQcN9wvYjP9c6dY6ZNmybatUJ+n9XOsWTQzrVDiO7XhjXTlkI7jfgUEdIQFgdj&#10;IrFJz5jLay0xymEVggEBPwaGSyxg9QLEPTDJNhWrjnGzY6HjpvOR2Nmc2bPNXDsPmY+zLNkhbzRW&#10;nD+3hxIe64KDtYJSSEYn6wtPyebntljrbqPZtGmTuEmx+rDs+vqiOHceuTYbXHuL+natwQLDEuPA&#10;GKEHMfKaRs0YJWqt5XnvkuCzUMrrgc8yTdaCD/srJl8afAgfVivQjJJkhuAlTZVSA4q/aQfGhCSG&#10;RyIKghO3Whb4+9133x0/8sNF2O3ktmRBYY319fXLYsOKY6yfeOJJO86bzb69+0QjRbtSq00FgwbS&#10;uc9zeYcKASU5AvOzrWBBi545s0euIZo1r1VAZFgtopnv7ZMMSwhPrJPYkpHXt7vwjs9PxzB5YL24&#10;4HyN57XtBJlvccKJ1CEePSXWnLq7UZB4PmkJ8x4EK4oWRLdk8aKBeUnWJPNcyUc+P+dgjusa0fXB&#10;e1lDJ06eMseOHrNW3kGzbft2cWWuX79BSG/Xrt3mmCU7Mj75vlaBqza6f1tffG84IDssN4yRWgvH&#10;XcALVa/r0sdPye5ew4ju5N7hLkZS8l2MmQcEb57Lkr9Te8FBRg+ZPUyuF73oRRL8JBtTiww56LCy&#10;du1gNo0L+GZdhF224L3ZwMLDIoPEDh08ZBfdDllwaJpYdLhUmEBYcGiZvFYXX3Ix6+JOHy7wnbwH&#10;UsNVBNGhmKCRQX5oz8n3SqyFTVUPRk2bSa6QwnD2mlOp7f6qtgTnzBjqkQteMgbIbQjguJjocF/i&#10;utVm1rgwpWNKajNb5hxKFlYdbktIbv78eWZmT488N3HiBO94J+d88tD1oWuE92PhQXbE8o5YBXLP&#10;nr2iuENyeE/wnGDZiWJp11urwOWpQ376PHuMKbHQegE3YPRg8DCO9cJ1HslmIYUsuo7ezvhebaiH&#10;qXkvGT5Yelh8CFgO3JZoFVnwaSRl3a/NBAiLRXf02DGJx220C22TuCm3SDwBYpMaN8eC5agVKiR4&#10;K1lm3d3dZs4cXERzrQY9VyY+n68QQW41bjRv3E39u/oHtuEZaPPV5rE5F3T8B448lufPeoAxNFwy&#10;PjHhYcXRXQZFSduo4RVIQscU+QDBUQM30x7M1UmTorgxkLnpIT0f9LOTa4kD0iOOR9LKehJVnn1G&#10;1iLeFdyYtX7PaIGcBZcR4+IBQJzuhz/8YfzID8gLAwUZjkuT7ErkOBtmM5548whjqRGT58nLg6t3&#10;cZIHhp3hiT3DmzmXJQgSUaoGboo8onP5mMu6X5sNEB0WGnE5FtWmzVajtAtss51Y+/cfkNICiBAk&#10;F6gu9nowicA/RCfxkIjo0O6GfLZd30J0VhihgRNfgeg0xoLwUiEWEOAF88MeEB1JKZRccOD+lnnk&#10;ALKB9H+IjjgdngdNkKoHyXWkB2sQj8luiG59lJGJdbdz1y4hulaCSy76ElLe+ta3SocUCCxJZHjf&#10;IDLyMBgvbnnM84Sq6H7F632EVq9VN2Xu8LhgpkXn6g3p+pAiwBVJeYBqUtwn3ZTdZWsNWiqyMngU&#10;rp0XfAHLVoPG5cieJIty3779UvitrsmqSA1wzfhcKaalnsgSHFmWHAgRDfYnoenhxOakpGBPn8Ra&#10;cEUlYysBAZmwU1jmsZ0yuhM9SpM0AT8Y7XDA80kQV6MWTt2YEB7xZMguGaurEnweiiVJKyiau3dR&#10;unNAEljywjbNApch47PoiMkRFlFiUyJT4itLWPUSXeeS4WSNC1YrCIZIKUguWXugKLulDTGcZEoq&#10;90k3pV+apqFSY0HGDgFOyI/3ZKFIuYFr54V2cFsCXJNokhSC7923T2p+eCxEZ+WCapwIiXoJj8+M&#10;iG78ANEtXLjAHgvFLaQB+yTIioPo2DmcRALic+wcDgHyWRc8X//vCmh/yPy1lj/KEXOHOSQt5OxB&#10;55hT/XZOpWQVcxH3OkTXM7NHyI55y3P8TYmuHrLTdaXHUKLbLxYLt4cPR0RXNbE2Aq7SMV8tHag3&#10;AcWFZNJiGXT0ujmqf1tE2EOk1Ik9w605UIbouMgUA+YBC40aDMxfyI9UVQ7uQ378LTmweYkowFUs&#10;XrYOsFnAItUFRSwOrRGrDjcJbhSNe3HUCxUGfBZkhuCA5Mhq45YEFKzxId/Fekb7jl2WkBwuS7qf&#10;SM0Yfwz8FlAjZI7Zf7grmUtk8KI8yZ58J4f2N9T5T3NmYnU0MsCqo4clVp0SXZXQ72Rt0lqP5DBK&#10;EfC2aAeiRnxvlXAZAXSWctVTg6qIDtmPccPnUapRD3wcpR7KIUR3fKvbt1wmtoUgLGJ9uYBVxwBA&#10;flh71GpAfEXic1ygdINP0MoWHYuExRK5LftEY+SIOrbTmeG8EJIIhTqhJMf3qYbcPa3b9FqhMXdu&#10;rwT5u6ZFWvIQ2HXM+xBIaNxo3rguNTanAiGQXUAtYM7Q+gs3pShQ+/qF7NjOJ7n5bBKQGnWec3sj&#10;xYy4Hc+xTs5X6D6X32bXCC585j7K/eEjh4XodlnL7rBdn6xZFFH+3qzwNdFQayiNokTH65DZ1Nxh&#10;tFB3p8YM44E3j8c33XRT3a5L4HTBbndYdK7SAnYraIbYFsQHceYRnc8qLZs52iwQl6UltYPWihP3&#10;iLXq+vuPDyyiASKpAHweRDdh/ASZqMTjyLSk55+6giDWJBBEWk5AlhwZcpppKenggeACygDdyM5r&#10;6jKZS7RFg+ikiNwSH2SX3o18vJ23HR2dZoadt3ghaDwO8ZGVCSmBqognue5Yi+pxQZhTb0fSGIXn&#10;zUx0PhnvytcA9LZVIJO1Kwq1dUki010J2GkGo4W6O1d4CkKsguhcMt5p0blOzOf7bCS0di4NTF0E&#10;bxZ8QdSyccZmAJNGtMXDkba4Y+cusehOn466tFdFcAolOuqTuqZ2iasSokMzhuRc34fAwYKj5okt&#10;ZWj3RVxFF3gjfmfAGIASnZ1HxOuktm6fnWc7o9o6vAfiGo/nGeD1KGKQHW3Bli5dImnts2ez9U7n&#10;wPxOvqce6Lzm87DgDh06LNmXxNC1Hybf18xwyceTHqNBLTq8bSQYalcULLckkSGvkFvUy2WB10N0&#10;vLYeOM/B7bocThJlCYL6NxVuFH+TocPx/ve/P36FH2gJvI73UkBOkThZPa973eviV/jhIutmsUrL&#10;gMUj/v/+flk0ZFlCdrgt2UBVF1mVUAEAqdFxAqKbOWum6Z5OXdJQlyWvVQFEXE5TwRFCsps2Pk0Q&#10;OC6gLBJzhxgwJQYDfTDpmMI8sxafzlvWBC5F3JVREfmCqDXYrFlm6tRI66+S6JI4e/acWHGsUwkx&#10;0B7Mrt1md186raEcovuFX/gFufXhK1/5itwiv7O291FirNeqc1UHOJNRcD2l0bm4XGwrWS/BCbzm&#10;Na8R8za9Q60LaAXaFJQBYht30lj/7u/+Ln6FHy7362hYpVWAhcECUWuO1OWDBwb76vF3FnRVZMfn&#10;6Wfi4uno7JBAPjsTQHhJ14/Artvnz9rfeNr+Rlp9kf5N/ORIlCig/SwbQcYBYwskWxGrI6v39LHT&#10;A1bd0W1HxUUurcESZAeYq1hwWluHGxPXO8/rnNQ5Xy+UXPksrDoSU8QDQyu+I0fFfYnCWsV3NQJZ&#10;1lAaSnRZFhiGivYkZhwwWCgSxwDC+ksSn3rp6iY6xzlovsYQonNl2UyYmhBsNYCTAwwKQccPf/jD&#10;QmC1QLd5UGBZ5MF1ccpapaMNXTTS6uuQJTqrPKgrhOf5eyNIhAUrbsuuKE2bcY+ILtpwMgnib2wr&#10;o0Qn5QRsLXMyajsWisMDqoAoTJQbWDKjho4OKcSCcZFLLNjOQWl+neAR5qpu4UMBOe535jFeCeY4&#10;qJJ4dC2yNlmjlBjgviQpBVKA6JrVhdm5aLhF58t3UKJLW2kQFUSGm/hzn/ucPKeZlcjyG2+8UbLm&#10;03E6dW3WS3R47lyA1waIjpoUVw0dW9uUgRIdRFWEoHyg7k4JkqSIPLjaf5W1SkcbWHO4QUhVhuRo&#10;+cWiYbHoQq0CLHZd8Gw4iQa8ePFimdArViwXtw9uoDSEiE+ckcxK6TS/z5LckahmLhBcQCMhtXWH&#10;T0UuTKtcMf/UhZkGhEfd5wIrgAddmFHruka4MPlcOO/Y0aNm+7btsncdXYy0RV8zohaLDiAb0nkU&#10;EB9ERnZlOrMS75wvIeXWW2+V23pLDCb3uInubN/ZQaLz1UyUtYYQzEmSAmV7X5J+CpKD44PTomtR&#10;1yUaILU4EB3pyuyLhQLB4mTxVmHNKcnpYset02MVE4humZ3MK1eulL6WU6boXnPyMgHvIROOhADS&#10;vY/vPS6WnRJdI6zNgDEMppM9mFfMMWkxFxMdcTssvYEtjWLwWtYK7vcoVjd3IHu4EUTH90VEd4Gs&#10;3W3bt8nmrWzxgzcGF2Yzwifns9yX6V1kyL70ZVb6QO6FWob1Fo1P6HJ7H08dSlh0rvgc8L05D5jq&#10;6eLuO+64Q/y0TAIO/LaapELTTxhfjyS0Hi8v49J3UVrNdcniG3R/RB1QtKUQVl7VYKFzPXBX4uoh&#10;gE9KdtRZYqpYc0kLkuQTTfXGfXRowyHJtoTkcFnydz4vIKByQHR4Cyw3kZiCm1yzfaUPJuUstJtL&#10;kBdzUctk6M+KEsf8pm8rzzO3eX1VhKfyTeLrJ06KV4ZSA9by8eMnZG2zxpsJvjwGn/sSlyQWXV5G&#10;pQ+QGjKf3AtFo1yXxOkGpBfmnQsTp5ZzXWLRqS9XQSIKpiwpqZAXTM5gcRC4vO++++R1SmwKdX2m&#10;Py8Nl+sV+EzaZgWLIGr1dVw2TN0re8sdk+d0gehiqhe6wPks2e7EarrE5ebN6xXBMHnS8C14JE5y&#10;/LQIFpIBDjx9QPYMg+gkKSD+vCp+X0BAEjKvYre47FnXZ4mOxJStR+VWemA69qyLMoi7JCHlwguX&#10;mAULF0htHUSHxVeVZafznkPXMcljBw8eionO/kb7HN6aZoIvRHXejqULWktHRqWGqYoCzx7vQ56T&#10;oIhrE04gAbFeuMiuoa5LrA8fMUFk3/ve9wb+jpnLyfIc1lw6bVWJLs+iw0R1oaxVOlpA44sWx0Eh&#10;OVyXPK5K40yDz2Wxk1UJuWHJ0VEinaGmkMy3eAdosizJftOEABEw/MzAcQGNQjy3mLdYb7gwaVBA&#10;MpTE6nBhJorImb/MbxS5btmgda60B2Oek5zC841aWwB3JWRAQhmeGRRY1nizwSXrTx90xxRVdmOF&#10;4aWrxbJD/iPvtZAcV2fauCkLl6wfkoziaptVNhFFTdCsJBT+prE3Cg6LnGie39dH1j6Ttllx+nRU&#10;dMoWIOxcvHv3HtEEcbGo/78K6OLm8yA0iI2dmWfNmil1c9Qcpb/L2n+ijSJMpJ+lFSyQHHV0JpYt&#10;Vp+N7gQENAjMS7XssOqkG098EDPGqktCXm8PlDlkDyQnW/l0d4trXuc5a6IK0uPzWKsQLOuZzVqx&#10;6uhsROyuGZNSXN47n0xNGjF479hbjhAUzT7qjbXVA5f3js16By26Q8MHvp74HMBExS3pS0KBuJh0&#10;eSSn788iTuByXbYSyeHqQNOjOJxiU0hOe1qiFepirQK6oPk8SA4BQLal9gZE000KAIC1JuUEJ85G&#10;m6rGzXXpgCLWHAKimp8XEJAP5po9NCGK+Yh3AS8DtXZaW5cELkwUOmQJ2ZckXjH3ISTmehUkp+Dz&#10;+FxidXhksOrw0nCLjKzKXVoVXPI+3V5NQStGCsKxzPTADVmPZYacb0ScbqhF1z88Rle20BqGB7qr&#10;LJ1RuOh6IEh5/tOf/rS4I5NJKNRfaNxOD/Y7AnlE56rkbyW3pfrzITcyLElJJpCdJCWOKsDnsdBY&#10;iFpUO693rgTpScWeEC/85PdBctrPEjcRHVBIBlB35cDrq/mJAQF+MM3i+cZcptcqZHdkyxGJ10F2&#10;JEulLTusLIlF6551s9mzLlLqWAu61qqA/j48INTCYtWRlALZocyi1DZTrM7luvR1R0Fu44nD7Zg+&#10;SFQpA4izXqJzeSGHxOiqdF3mBSf5OwSGiQspQmR6UFGvmZh64P8tkq7q0j5aKREFoosytKKmsIwN&#10;C6KqhZeELmisOV301BhxTLMaL4seoZDEubPnRFOWFkzsDbYz2lQ1GfgPCBgxxGSnngZidSRFkYFJ&#10;ezDJAj41VIFnTkdzvlPc81h1KHZq1VVpZfHb+D7IDAuOtQ3JHTh4QO5rt5RmgUve+xL8ABaYeu/q&#10;BZ9FqUG9mNST2lXFYkjWpQtlraE8oiuDvEQU4PInt5LrUokOVyVZlpAcbg8X6ZQFi1gtucmTJ0l9&#10;EVbcggXzJUivmWhJIEhwAeHrpiicwD+ChP3BcBtJzVwcLwkIGGkMEIq16kiSwrKj5EBixzR8Zv6m&#10;yAsLrqcH5W6umTNntsSmeQ7iqdqlqL/vzJnTsofknj17pBcmMTssvSq/qx64umD5YnRAY3NkzKe9&#10;cLUct99+u3xOVaTpQsKiq64+S12XVcKXwZmE6xzKWqWjAVwZEBytgwhYK9GxSFgsVUCJjs8kXkGW&#10;JaUEFNNCdLiHhykVdh1CdNI5npqlOA4im6qePCO/rarfFxBQM9CxrKKFR+eM1d6x7CRJyhKeEp1k&#10;AicAqUFuzHmIDte9El0jiCciOpLMDpm9e/aaffv3y/0TJxon3GuFq7FGFi8gKyCqN77xjcO8cBx4&#10;55LeOtfB6whxNcI4UuS6LstCmZmAZRGCKoIiFp3rHFymbLNh0GV5UJQEYnSN0PT4PD0gOVw2ZFji&#10;Fp5rFzvuHCy9NGlJvdKxU5HLMu5nSazOJUACAkYcTNd4ymrpi3gedh0TxYxYnc+FSXyarXyWLFky&#10;0CQBNyZrpCrLThVBPg935bFjfRKeIKtaE1NQaKv4rqrhayQCIDo6oaisSh/UxSWTVZIHpWR5ORdl&#10;4JL3nEM1/rAU6FlGjQQnyu7geuIMSPJk6YlGpo4etJBJBjWTKBKja0UwLkx0LDgIbme81xzP8TdQ&#10;hbWk14CDBYfbEqIjyxKLjlsWuMt6REgQ75BtePZYorNCBOtOF3BS0AQEjDRkHuI6tzj/vLXq2DLK&#10;KmPiYrdzFQuPjj1JpUznLnOeuPRSS3S473UdsEaqJDrWFbubS8JZf78QHS5MiA65iLVXxXeNNGgC&#10;UsQISYKEExIUdXeDKjFu0tCm84pMovO9qQjoVp0GA5IkMrSBZMYlWTxJIuTCk5RBAXkj2L8ZwDlC&#10;akx4Jj8uDRo3U3uji7FKsOCw2jrZgXnGdBnX6dNnSMo12WhJSJD/jNWQqZmzgkMKcvdFGjJWXojL&#10;BTQVZDpeEHkg7ByF5Pp3R/OWxySsJL0QrC0pIrcKHzsbcEgy1rRpZry19hoFyA63JUrtnr17RbEl&#10;2xpiHU3UmpOBDK/VACHpBJJL73zQaAwQnbMGraTbb/Xq1ZUREwN58803SywpD1kZQs0M+t8dOHjI&#10;HgdlvzncmLgyqiI6yFS1RYhuIL26Z6aZYceV+7gyIcAkEAwIDaw5LcYlLkfmJX+7YHz1RBwQUBa6&#10;XpibKGc0GseqIxOTeB37JgrZJUw7UfpkK5/pkXfDEh3ExxphrYDk+qkH/LbIsjsvcXjKh/QgAW20&#10;MzBrzbrEC1cLSDohJufL4cDwqapDShKcwwDR+dpnlQEuyCpBXUYRzaHKc2g0WDhM7Mhnf0y0OrKw&#10;jlnNjudYDFWSCJ/Fou6wVrW2+UKDRSFhnzniFenvI4sNNxDF4RqbO3309ECrL3l94LmAZoKdj8xN&#10;5ihxZSki33FUYnXSB/OUJZOE7FbFb6CZ+fz5EremxAbljzleBckp+DzWNp2OsOr27dsnXit62p5o&#10;wlhdVtZlLfkX7FNH0onmb6SBC5RQVq1u0CIYUjBeJTihKjMvGVCXK7QImjUZhcnORYfkqK3Zs2ev&#10;OXoUrU4tuWhR1IOkJqoLekZPj1m0cKFZtIhjkSzuiROHj5EQsRUKWHPa01L7Wdb7uwICGoVo7Qxa&#10;dsxf4sq43KUP5vHTkfsyBRQ9Sm0WLpxvrbp5ogTqVj5VZWLq7wJ8HqTG+t9t1z6JaEetVadk1y5A&#10;xpGVSWswF1C0SUx53/veFz9TH3zu14YQHfEmulM3A+qJMzYSEB1BaFwYTHIaN1NaULX7Ikl0klJt&#10;iW7hwgVSToCVzESbOHHo5OA9Wk6gNUkICoSGryVQQEBTwfKJuDCPRRmYHGrV8Xw6W5j1QWwuapow&#10;V3Y5oA8mBAiqILok+DzWOkTH2t+//4BYdZQUjbYLsyrkJZ3gqWPXgnQT/3rgKydrCNFhfnJy7DdX&#10;dr+idgUTHJIjIA3JYfnu3YdGd0AmOX9j0anmVw/0u/ioKC6He6ZH3DORy7JDnuf7FJqAQv0RGjDx&#10;Ddw/dEDBwhOXJQXiFfy+gIBGQCyneI7SzUcUtsNRaQxueGo/eT5p2fFa1gKyi7XBbuRYddoejDXC&#10;WqqC8Pguwgh8JnV0koRmZQC9bWnmTuiC76niu0YLeUknhLcgubLtwmrFgIRzBR3HTSzHgxpP4ySp&#10;eGcbB9q7+PyzVaFVklEGie6wEN2+vfsGiI7JXRXRAV0skyYN9veD6LglLjGM6OzrSUBBOCjRSd9A&#10;S3QSm7N/D9mWAU0Npme8fkRpg+ji/qxaRM7zSSJRokP50zUC0ZGY0gii0zWOV4e1z3ZcyALCGKes&#10;bKjie0YLeUknJLGQYY9CMVIYkHDjJg0ntXrcVB/+8IflYrHRKtvx0MCZyYNLs1HbOLjOodlw9tw5&#10;CURDcgSid4xAxpUkodgFzKJlckUkR83ccLbCrYMwOLL9iDmy9Yg5vOWwFIrzvNYqBQS0DCxfDOyf&#10;SJwuPsRDcca95lAAIbmoawoJW9MlMaVRgNMoL4AYOHBjNutWPnmgG4ov6QTZA8FRSjbSaAgzcEIf&#10;+tCH5D6mKYFGCI+gIwOASxOzdiSsvGYDgebjVouTncMt0VFLc/TYMdEWqwRKhh6aQq1ER7ujjo7O&#10;IZYc4LUoN0J02waJDstOia4qSzMgoKGw09TO/mhOW6KjNZjE6vZHx8mjJ8UDxN+TYH6jBNIWjDgd&#10;HYNYM3hE5BPjNZV+X63ge2QtxUdEdHtiotsvsTuKyFsFKO4knbD7jAskFFIbnZWRjwew3lCXL0u0&#10;IUT3whe+UCZHGtRI/NVf/ZWk077jHe8wt9xyiwjdd73rXeLTbQR820yMNCCys2fPmRPHT4h7ggA0&#10;LgusOch+YOJXAFnc9vsgMiw5ygnYURmLmvt0RZkwIVUzZ4UB3SMQAJKSvS1KyaZ9Dq7MgeA9t8kj&#10;oHKgUIybMM6MGz8uqlUMlnRxuOamvU9cjg4pMreJO+/pH9hHkbmfxGCsbrokp2gPWNYS21dV5cIE&#10;rHnWKdYb5EbJAXIBRRi5UAWpNhokneCq9CWdUFhOlyxaQmZBd7OpB77w1QDRuXaXLQvclllg0lAu&#10;wMlzMKk0lvfFL35RtIN2A4sDDY32P/v3HTC7d+0xhw4ekrgczyvRVUF2SnRYcsTlZs2aLVmWixct&#10;krHn+fR3YbHpXnMIAYgOwcDzstiQFvyLF57rCKgA9pJAcOMnjpcYOYSnhflhjN1Iz0M9mK8yz+1/&#10;JFLhrsSqY27rTuTE79IhGoiHbEvNwpw/b76ZPWuWmdY1TUiwynKDcfZgPfKZhDSOHGHPOkt00vD5&#10;RKWkmgeXNZTXFB8DBQ+dL+kEbx6WnMvwSQJSx/BpBDiHAaJz1R+4NmOtGrg2v/CFL4iVRwcUfLxY&#10;Ho208kYD4rIkNnfosPS443yx5iA5JnOaeMpA1na8KFisuGBmzYy2IiFBCM0U4hvyXbznfJSAQur1&#10;qcOnRCAQ0+D5CVMmmIlTJprxk6zgReiqdcFNfT83wINhFl2d82LMwQ6XjiHzljk8foJV7uxzQnhH&#10;TokSxyFF5HbuSwZmzCeMt3pDiGezbti3broV1iSmgKrIR77LHqoIo/jKnnWW7IjTQXYjVVfnsoay&#10;2oIResKS8xkmWHB4kJJtHl0HRs6yZcsaJu85h0zXZZU7GmQBNseSY9sG7nMwiMTxarHyyu6IPhI4&#10;deq0EJskoMS7h+OXH0I6dYLFx4JhkbIgmWTz588zCxcuHAiqT5kydH8+FjhWGwKAmiPcOTxGQEya&#10;Nsl0zuo0HT0dZvK0yWZih9WMrJWhv3nIYf/j+/OOgHwMjKkVzNyOdaXCNY+Sh8y+eMwYJyE5O0/H&#10;T7ZzuGuSmTx9sszhjpkdMod5D5mXEB4HLnvclzyfhG5jRaeU2Xb9oDR2dHba74nWgH5/FdDfT2kB&#10;dbU0kCApBbl38mTzdXzCzciO4ISjkv2LkwdW3N133517IO+r6oji46wL7IWSK/XwB+43h9YdlCcV&#10;81+z0Kz54OXxo+rBRYTQyMjM880yECS0ZLWdcZ3DsrevlGO0oIuB9GEIbv36DebRRx81m+Mt46uy&#10;5sA5u1j5PFp6MV5Lliw2q1etEm2J+2im6e+B1Dikg8SuPtlrjv6ApGJTNK7WHhlqCAQsvXMnI9cN&#10;32UI33GO9rUDwoIZJTfx/cRXVnGeLYPUGOCOnHvZXDlmr5ptZq2aZSZ3D1U8GOtDmw6ZQxsPmd3r&#10;dptdj+ySuKmO25gavxgyp2IMnL+9geD4p5Yv9wHjDMlhyU3qnCS38j5eG1vKHXM6TPeibtO9sNtM&#10;mz/NdMzqkOc5FDKv7QHhrN+wwWzYsNEe682mTZtl7le5dvXzWLckjtG56JJLLjGrLrpI1i2JMY2+&#10;9ru+v8M89ZnH4kcRpszrMDd8/eXxo8YBssOyI3fjne98Z/xs7dj81Q1yJME5DFzVkewgAsFhsiKA&#10;cVVmkRwXnhPPIzkfRsL9mgXcDsl+lhz9x4/L81UtFF2QkUQlmD5JevX1zOgRl4tuKun6HtF+7eKe&#10;2DnRdM7uND1Le0zvZb1m0QsXmcUvWizHkpcsMUtfttQsfak9XrzULLp+kZm3dp6Zc/EcM3PFTDNj&#10;yQwztXeqaM58DoJF4ksIoNgq0UN/68BvHpRhAWMdTIfU/JA5YiHzFFekJbEJHRGBTeyaKJ4G5i2E&#10;xdydtXKWmbNmjpl3xTyz4JoFZtGLFsn81YP5vPCFC+XvPct6zNQ5UyU/AS8I35GEzlm8IDR8xjNC&#10;CADviIYA0r+zLPgsfgOxOtyVxOqI0x20ByEPJcI6vyYTLmtopEq2kPOErhoBzmHgLCbNrK5OhBRR&#10;V60chKYEh5syyx3JiRPIZD87MjWLkJwrcDpS7lcfmLgQHf523Jb43pm4GtBmglcNSI1AOq4DiA6X&#10;pcYW0pDFbLVhXDoIjOlLp5s5l8wxC69daBZeZw8rFITsXhwLihsWm0XXWaKzgmL2xbPNzJUR0XX1&#10;dpkpPVPE3SlkNzkiO80alPPkVPV0WbANXLQBLYzU3BASsEqTkBwxYzu/mGdYw5NnTDZT50413Yu7&#10;zYxldr7HRNd7Ra9ZcPWCaP7aOSuHnccocMztuZfONTOWzpA5z+f5YqE8x9rBfUnrvIjo2KR4qvy9&#10;CpIDco4JokNeEKvjiBTjahJgsuAyCib3uOVGI0ArsCrbgSk4h0y6LttpBAIj5VQBwWG5FSE4hLMS&#10;HB2ttctKEbgCpyd3j255AaS235KbJKDYcWDinj59KtIgHQurDHSxkb3Fouzunmbm9s61WugsqZ2T&#10;tOis/bXgINWYrWUvbh9LVHJYwSLCxRLh5C6rPc/qNF3zu8yMC61QWWWFiiXF3rW9Ijyw9pa+ZKkI&#10;FdGar4ytvuUzRRChPaOB87lDtOdAeGMXSmo6B+wt60Lia1OjGPG0BdNMz/IecfnOv3q+EBbzTA47&#10;51DI5l813/Re3ivzEeVr+pLpQoBTuqdEczg1n7k/LMHKA9aVNFywyiOKI02fozKdyfI3UDUJSYZ2&#10;X7QTOfISjxDuvUaS3elDwwvU87IuXeD33nXXXUOOLJmvwLipRd674Gtykum6zNqiIQv8WAiNEyR7&#10;EoKjkJAL5QMER2uYMgSnmOJIRjnbN3quS+Yke83h42fbfAg/IrrTAyn+9UJJjt2L+UzcLHRhJ9MS&#10;zbPb3mcCeYkOkrO/Q4iOGAVBfMhuSnQMCAZ7oEUTy+heEGnPs1fPFs0YNybCZsA99OJIcxais9o1&#10;7k0luinTIsGDBq2/PX0EjBHYSz3s2tt/zEVJhuqK5tu0hdNkDkF0WGniYYjnGofMtavmRUR3qZ1v&#10;F0VEJ16GmOh0PuuclvvM8wlRz8mstShEZ9cQCiRlBr3zemUfR9ZVkujk91cAPofQhlp1hw8dkvsR&#10;0ZUzPorA5f3KyrpMQxMICZWQjZk8eI6/+QrKq4KLs+C2QdelYzubevZ3I1WUE8zrfgKhKcHh1syr&#10;t8gCQjoNasNGGjpRxWV5LHJZotH09x83p62mxt+rsuZAtMCej6w5q3WyGBlXtE8WY2HrUUkvfVjB&#10;o4cE8+04oxFj5RHfgACnTJ8imW2Q2bR504TYiIFg9eHinLvGWpj2dtbqWSK0EES8bsoMK4g6Jsjn&#10;ilafPALaE6nrjNKDBUeMV603PAEQF4ck7+Amj+dN17wumWe4HbH4mEN4CsRtbucj85L5KdZa7JIc&#10;Np/j+wOu9AzwOtaQZmH2zu2NQgL2PpYef6+K5PR34cKk1ACLDvmBkgzZaTlSVd+XhIskJs3Md11S&#10;QweJ5ZWE8Tc8e2TSN6rZ/+mDw61SwnIDzDBh6nDmLmsNFSErBDGWWxUEp3BdlNFwXTIJmZAnThJU&#10;PmL27d8vtxCfBpR1QtcLvksPiI6FSOCc7uvUAE2ON4+sFMgHhIUVIkp8aMeSJGC1cAQPbiOEkhDd&#10;JbMlZqIH7qXZF82WvyOsSCxAs06eS/IIaA+4ri0HngSsLNL/JUZsrTIsNLwEWHDzr5wvngEUJ8mQ&#10;tAoV8wzXJnMOkpQCe+YiCVAJcqsSWG9YdXhLWGOsr6lSbhDVwXEu9YLPglT5PBRjKTXYu1d64urO&#10;Bhrfrxouee8yHpLAawfJ1VIDR/4GGZbI/apxni5OKaQKxof7Ysu6LrNIi6QSJThicVgcVcGXUDPS&#10;CSlMQs20pJUPWtmxY31i5VUJvoeFgVuSlGTcA9p1HcLjuczYXD2A7BAmau1BepowEFt7uI0QXmjf&#10;uJFI5ya2RwwFy04svItmiQaPJt8505KeFWASO0FgxZp3QIsDmRzLZRHk8TzhWmOR4QpnDqj1j0uc&#10;pBKIbfpia8HN7zKdc6zlNn2KWGxirVkBLMSm5KbzUOdMA6ZNFBpgh/5uITrWmpDd1KnSMYXvZU3W&#10;S0L6OaIsn4haBlJ3S8Y22ZhszgoRVg2X98sVDlJgydHfMstjlwXCW1WT3QlHy0eMuAGio9bAhbJk&#10;lwYER/ZkIwhO4QucjnScjknIBMVdSScU0oR1rzkmsSzEOsFC0M/DfSIkZ63kCy9cKotQXZajBTlH&#10;/lnBI65Oq7EjqCA8st0QaLil5r9gvmjtWHnE/bAEIUnew3sVIjxUYNYnRwJGCvG1sqJf/rMzX+aE&#10;zAdriaEAiZvSWnALr1koB6UtKEIoPpLFa8lQEkfozWqns86r0QKKI2uLLMzFixdJQwbWnuwGYonw&#10;XAUEpDKCA+sNlyXN34nza8PnqpVm4PJ+ZcXocFUWSTLJAmTn65FZBi5ZD1kPSEJfvUQZkkhadLgo&#10;afEFwdVTCEh3FF8/NYUvFdbF8o0C5MMklFY+Bw7KRJAt8i3xIaxloVYEPg8yU2sOl8qiRYvkPvGE&#10;wrG5BkEWK0RnNW6EG2ncxGHQzql7knRwa9HNXhNr8VajhwTFupvdKenjvAftH4txNAVcQHkwD7C8&#10;IDete8MFybXm+hOPm3tJVESPxY8FhydAXJMkjsTXfzTnMuD7seqw3pBx9I+lFyak19XVJX9jTYpS&#10;VhH4LFyYEByxOnY8YcPmwTBINd913pNh7zMeIKekPGY8kO946+htmTxuu+026X9MtxQXiNuVtQrT&#10;8NUCDrCbjyTKJKQo0WmZAA2c6wVaVLJkwQVf4LQqqzQPTLwzZ85aUjspk5EdCrhlxwLIj0kpwr/O&#10;BZtcTCwuJToC5HRQmDYtWnQu6HuTx0hCzx/BhaZOAgGCb8byGQO1T5JFt3aeuK8QiJKwgrvKEiad&#10;WkbrtwfkY+DacJ3sgaKDK5psW64l15QazMXXL5ZSAax6rj3Kz4DbepQUtOS8Sh9J8NtYc7qVj4QK&#10;uruFAH3vqRV8h44DskM9RCSlEAqh9IDsbSy+KuDLZfDxApaYgmRCvFZ47JD56VZgb37zm80nP/lJ&#10;IT16/HI/mVWPXP/Upz4VPyoPn5yHFwaIzmeiliUJToQTqspFSU+0vA1bYe7RTEhhcuNXl+bNluDo&#10;V6fb8CSJrkoo0VEUDtlFm6p2yt8gXj1YEBz8DhYIv5P7PJd8nR7JBctRJdTKQ6ihtUsSwuLpgx0t&#10;LNkhAKUswVp+qt2L1yFYdc0PnS72Wl0wIWpGgBtSygRWzhT3JF1LpOmAteZJSuIaE39jTojLuuLr&#10;nJ7Prjmv6yNvjfB+2uzpeqMHJg0aJhIPt3+rCior+A3IkAGiw31piY7n+G1V4MSe4/G9oXCFtPgN&#10;as2xx2gtcTZ4AeuOTlfJvem+/e1vx/fKw+d9HNLU2R/fKpfIQVZNWZJjIMnmoTThIx/5iGwDwf0t&#10;W7bEr/DD1dj55N6R2dyVhYE/XdKB9+yWAnH86SyMqgkO8Jl6gDNnIdm4q4LVsChUx+UB4W7fscNs&#10;stb1U089bR62k/TxJ54wzzz7rIwp402tH5riwYOHhJyPHj0mhI2LRBe7ColGQMhvwjgRdghFEleI&#10;45FaTgwHtyZJC1qOIMIQ8HP0CBg9JK+BvTQSk7XXCkWFxCPIjQNlhtITrjHXmmveCGIDSmhKYMxl&#10;5jRzG0WUJA/mva6Rbdu2mQ0bN5onnnzSPLJunawR+ltutc9Ha2R/vEYOmiN2jbGB8hn7ueACa32x&#10;Y3+j1jnWHVbdvn32t+7dKzKGxBRkThVwGQNiCTlCWpphCWGV7WSC14/dxpXsIM48j10efN5HmWfx&#10;fYGLvV3V8kVAqntWTI2/QWaYrGgE1NxBaFxUspl4TLCTv+vnFBkI1zkc39oX32ssWEza01K34uHx&#10;+ZjoqlgEA/Ik/jwWANt8XGCfPHsm2gqIhcxiZFFCdrhQd+zYaTZvfs48Za3iRx5ZZ5588inz7LPr&#10;LdFttYt4j7xWFzFCgN9NbADhwGJSrbYRZCfngYU3YbxMSrR7iA4BSUE6wpFYDhYBwpO4nWTa2fcN&#10;/J6BgQkYUcTjrtdB5rkV+CgjXCvirSgpKCxcSyw4iE4sOKtcS1lAfC2rhP4eJTrmMHOZ2DlzG+uI&#10;1H1ZI5bsWCPbtm83Gy3RPWXXxrp1j8oagfggQLGk4jVywK4RlEnWGp9rvylah/FR5bnI2rCfiecm&#10;aj6xX37rfkt4KKRYnlXg+PbhFt3UxVGbszTuu+8+ub3pppvkth7g7lQ3Zi0lCi74jDI4YWD3AnDv&#10;r//IkkJ//CjCwtctMatvviR+VBwQFNs43HjjjfIYwY/rEbIqy9xkbhLzy8LGL1kr5bZN8aMInGgj&#10;O3CrxghJ0Nmc3/js+vWiDeqCA1UsAPmkwUsmVjMF4nNmzzG986ww6e21hGcXtV0A589jhdnfZ3/b&#10;SbvIiR3i2+fgfXRRmdo5VQLpkyZF6dFophPGR1luZJixozJKCwfvIcOTW3YpJyahBwuRQz4jPuqB&#10;bh8km8EePiG7nbOrAhtmsjFs354+2TePbYXYWeGC8/b7+MrqZEz9sGOPEJSLZn8XQl0EPgXQ7bB7&#10;AadmJ5hc7wlRLI42ccTayJ4l7kZcDrKTrjiW+EhGkcQStcjrgLoSWX9CZnaen4ldjjRmgNhO2jmP&#10;i0+Ps+dwTUbrlXURKW+s4bPSUxLyglCwnpjzlA6QUcm8l5pUsdqi4nHWAB4QSRLZy7FHlMyqr5XK&#10;Dx1rEs5WXbTSrFhpj+XLhChkrdZRSvTYxx42+36yJ34Uwbd7DQYIRkqeLC4KvHbwBaRXT8Liju9s&#10;Nc/c8mT8KAIW6Sv+76uHEp3rZHvWzjRXffa6+FFxkJVDjUXVSPxcJ1wnC/7VD6tvFqpgQbEw0Pqe&#10;eeZZIbjtVjvEXagaXlWTPg3IZcrkaFueKR0REUFwbNljRYEsYtqDqftRYw8TLJGNt4TG4mDRjh/Q&#10;qgetRPuEfAefPdUudvpmzpwZNYkmJtHVhRCYaoVBp3wGB5/H5/AZdcH+bq412/8g/M+cPDOwWeah&#10;zZYILBkI8dmDrYPsqQ4IAkFjhrs2cA7R/+T3tBXR6fWxc0syKqdEiUV0u4HYZAsce0jnkrj+TbIn&#10;LSHyX73Xh+9WBZM5LdaaJSksNj2OWdKhjhXLB+8Ez8U/XLwskBz37T95fPbsGVkbZ9iSyt5nbaEA&#10;RgpfpPwl1whrSMj0JMdJKwOw8KpP+1dwvvxmyocWW7JbsXKFufji1WbJkiWmM1ZAy+KBm+4xxzYe&#10;jR9F8G1xBtFhrJBcUgXw2OHNq5fo1n/habPtG0ONqGkrus21t96Q77osm5pfZkudIshLSHGdA2hE&#10;QoosdHsw2XGFoNnhPycFmEXF3xoNJv7JUyfFHYNbg8LSXbt2iwVN3IGD34W1SWYUr0Nr7evrF/cL&#10;z2mMIjqinpw7d+2Sz2IPPVw3z23ZKnvobdq0yRL5BnF7PvPMM0LsxPp4ftu27fJ+XJ/q1ok05hLj&#10;gCy02vNAWrolBKyC6YumS+1VutgcYUqHDKwFvS4BDQDDGh9cH2ndZa00rY/sWWmvzerZcl0gOiw7&#10;Skq4hhKPgyhKkBzXk7nEnEKp1Fg4HUMQuuwXx5x81s5FblE2N9o5ibse9zxzmLmMC3+nXR/McVkj&#10;dr1qzAvrTN32ukaiWJ612hxrhM/CkmPt83osxZEApEpIgpADv5s1TBF5PXDJ+U6P67JqaJZ+PUQN&#10;XDJe+WAo0c0d/kVlCaJeouP9pKaSrkr6KoFPBiTP7dnRG2UcptGoWjoWHwsPsiD5ZLcliH124fAc&#10;GiFoqBZuBQ4bnpKIopYlB/eTB1ov2q8Sj2rDHOnX6mfogauTxbzXLvItW7eKICFQ/7OHHzEPPfSQ&#10;uf/+ByTB5Qn7HDGO3bt3iYDgvfp9pckHuWjHjziOEJ4VmmRoYhXRNJqCc+qwqL2SzEwrTLEyIsU9&#10;EF6VkPFM/IeFQ/s2rDbq3yj6p6cpt1yjjhkdgwQnFzL+oBqh15G5xPyE5CCn57ZsEcX30ccet/Pw&#10;Z+ZnP3vYWgePyjyM4s8kWu0SJQ/yGjqvTw6b94NrJEq84pbH4gqNrUY9IgsuWmf6vkbPNfG02IPv&#10;I1bIue3auduuy33muLVYy4LYliu+5TMaVq9eXTr85AKyBVx88cVyWxZZRDfEdXnggX1m3Uceih8N&#10;4vovv9R0Lqmd3UkqQfPxgRPDv8x27LSs4pbHvhPWBtFZdXkUPt71Sz+IHw2COCPxxiqhRLF9OzuH&#10;Wy1yI7sQbxJLiAmpBNdQorPgEiYPkP7OrN+QmAKC5GPu814Ozgny1nPjlvgcLkspb7CKyKzZs83c&#10;OXPEvcI1pTfgpMmTI7emfS+v533J8akVEDvxuxMHT5j+vf3myFardW84aA5vPWxO7D9hjh88Hp1D&#10;fBplv6duyE+If4f9Ca3uulQFAvcjioe2eCNJCAtONjLtjZp6GxqZXGD16BI/l2unrkXiaEI0HJZU&#10;+vrt9baC8eChyIOCgolFw4ELEeJBidPPUXeffKa9Bb6xzBpbmU8p8BzvSX5e1mdUAT0Pzos1xg7k&#10;F9lj1aqLzIoVywfWaC048tRh89BvD08EecnfvtJZrkVDZrLqSbbTRJJ6wI4GxOlQHOrBv7zhn4cR&#10;tsr9IRad3xoqpy2oVYdlhlWmVfMEMblg1FLwmHo7rZzPYnUKD3GXZYHgo4uU+zZVn3nJAsRloW5L&#10;sri4WJxbehE0Evo9SiCuQ1/jOlyv1yNJbLrIklou54vFR+YarpyNGzdZa+9Ja+09LMfDD6+zWvcz&#10;ZqvVrhkjLXRVoVMG6tLEZSYdNuiwYkmDRtFSYD49KjDX66BHQDkMjKElOmKmEyZFDZi7l3RHVtzl&#10;c2VrHMmKtWM/0MWkxNTne5gbzBHc/7gMt27bbtZbC+3Rxx6z8+kRmVOP2fsol7jLmVdqsfE+VUAh&#10;Az5P5zhzWeez69D14Dpcr9cj+bpGI/kdnCtlDlh3yCBdW7XO9b4NQ2NzgHIzXwMOSgqQ7Z/+9Kfj&#10;Z+rDHXfcUXdTEeq9s6zS3BgdqMd9qeRGCYFWzZd1a+LD5fPyMHVxV3xvEK6LWS+YVDRrRptkQeIi&#10;weIcDehCcy2+Wo/kIk5+HlBtUskODVrJHnfS1q1bRQA9YcnuscceN489/rjETYjvERuJ3EhRsSvv&#10;V2FUy+KU32gtClyVdFUhbkdxOTE7UtdlR4SuyI0pWXJlfWYBg7BDKHPBjilJJ8TepIXXxVEjZu7z&#10;HH+LMhOLj7mSG3OBOYFlhtBmXRFvxgVJFjPp/rglqXMjNvzcc1ENKDE04mk6p5TkdG4B17zmuXqO&#10;9GeMNDhP3LhKdNxnPdaqRLqMgOlr/I35wYc+9CFpy1ivCxNrjrKCd7zjHfEz5eALTanxNoTosIZc&#10;ZFe24BpfLsQ20ui+eHp8bxD924aWTZRFclGyGNEmOVSA87xqje2E5IJOCgs9eJ5xYfGx2NDG2VaE&#10;wD0CCcGEkHpkXRRDIaEFC5AFmnQ31QQrW/herDfZENaSHEJX2odBegu6ZUsXMgIhRlArqY5VyDhh&#10;wdmDMSYeN2XmFDP9wumSbCJdTexYUxAuRfx2jGslOAVzBpKC2DQMwByhlo1bPAIkldDYGM8B1lta&#10;UXLNSQ5+T5nf1MzgfDg31ttJa8WSVYr8wY2LTNIxKTrPXUZAXqgKCwzLrp7dC7QhCEXjV155Zfxs&#10;OfiMMT2PYdLY1VkkXVtXFGUtNxe0uBzfcF5hoesiYdaWPY80mEAR0fXH9TOR25JJxqLVBdZuUKGh&#10;Cy15AMZlkOiOi+AiMwyNHGH1xOOW6B5ZZx63t+vXQ3Q7BoiO95WCHWaELERHAgTCl/3LBgrMe2Ih&#10;PD66HkUXf4AFQ2UPud7WkmOMSToRZcISHUlA0qLNKhO0+So757n2uB0R1pTl4AF48oknLdGti4nu&#10;aQl3EBPCemGd8XqITq2X9LzUx2V/UzNDz5NzZxyU6OiagkxSoisKlxHQtXxafG8osODUiqMc4PWv&#10;f33Nm6hyPZHj73rXu4QksQ7rxXHHOSSNtmFE17lkuNuvrOuSmogyTI3wow4PtqdDCheWWx4zMCSt&#10;ZMHlugT92+qP0zGBmFziqrPWCmnLuC0R1mMdSeFi/1lEWiUCifFBE2dBkhJO+jcuKNybEB9Wn2qk&#10;CL5aCYnvlILlaZMlIYLECFpOEbcjzZ2YkhBe9MMiIT7S4KuTR5NiYOztb6R8QJQINtFdGXWqgew6&#10;Zse9KamN0zEtCD4fYUzdm5CbVXiw+J986ikRgsR5eQ5Swx2Xtt5AkszGIjhvRoIieSE7O06UHBw5&#10;GpX2FI3VIdtdsa2ulW6ig9SU6MiCJySV7FmZBV67bNmyYTuM19sRBZx0uC6TPDCM6FwlBmVT82+/&#10;/faB9l1ZYHJjxr73ve+VQaBZKiYxFhyWnAILkS0f8oBF5+rdWYVFp1pU5JbbK33wcF0yscb6wuMY&#10;1KjVqo1cvQgqBBvaJ5o5GarE8R599FE50NixjHH/UnTLewqTnf0a+f4JF0Sbec6J0t3JbiRJBUuP&#10;FPiJUyZKJqB9ZfTZBT++LsTfIb8P1158CNE14VRhXDS7kt8H0TF27Pw9c9VM6TtKPE5aeGHF2TGv&#10;BXw+15YD9zbttFAWn37GWvx2PnBL2y3clKwxLBTWlpKczrHkLcdYgp4z4wHRoQjQ9xLFgPWlRMcY&#10;5yFdJK7wGQu0/ypb70aOBlYgORskJ3JAkjR0rndPOpdsz7HoqnP7kXqa3M5BAYMThITMKEGA3G65&#10;5RYZQF9Qkr9BckXTWV192o4+fSS+Vzt0gWJtYHVgfaCNYtlBfPxtrC24LKSHQsdPrTsEGK5NrGKU&#10;BbR4FB7qnyg+JwlBg+sIuSJg/HGxiWUXF5jLvnfLZ0T7nC2I9jmjV+YA2SDQR4LwWgEJUqb+TRJ9&#10;rJLAjgPE5URhsM/R5kt2GdDsygLgGkYCOVZ0NmyQTEquOdY9ZIfiCLlBgC4rLomw1qLpC87aMcJb&#10;Qg9MzRlg7RQJB7jkOt1EXM2cAYYH2ZbIvVqBBUjOBgfWHQeNnSG+olahDy73a+eiwSqCYWdTpdsP&#10;FyMmKkSG6zHphoTF165dKwwPUTz88MNSZkCqqQv8Lc9lmUTXyu743iB82ksRsNhYdCw+rA784Yft&#10;ouW38xx/59zCAhyEjkf6YKw40DqP2rHEkqPQnNRx4jIkIfAYZSLqOFFb/I7vwBKRnou9UwcyMqn1&#10;guwmdU8aaCSsv2XMww6BzGH+s0oAZDZ9YZR4IiUEl86V5B6sONn93Y5dLVAFESEMsVHczZrnmhOT&#10;Q7GBBE+dPiU1dHpNdM4kj4AIjAWt+hgrxhZFgXGkjheFASUxb267lH9fIgoZrrgtsb7wur3oRS+S&#10;TVPx3GXVSzcakLXL/Zo8D6dF53L79W08Ft8rDqwwyAmtjePlL3+5+elPfyrkoCUHZO6oKUxw0uXq&#10;JNaH2VsLXJmX+KPLxhuZMAjmKJvwkGhPaE3qVgFhEfrhElJYeCxGrZeiezxlCGj7WHW0bmLhMt68&#10;hrF+/vliLk2ITC072lNRgoBVJ5adfSy1dnHMbsxft3g47UhIBitjg4JAfSJKAvG5rnldMpYSkyOx&#10;J2fIuEZc34E1Yy0AEpO2bt0m15bMShqgb7OPUXQ0FnfO0UYrrCs/dGw0Bo5yuGPHLlEoeJyHQ+sO&#10;xvcG4ZKdIB1LU8/cW97yFvHMEX/jPmUHRUJWAF5IhqfKwGeEYZkqnPapy+1XhugA5EZsjeJwiM1n&#10;lTFgaAZpUED+hS98IX5UHDSjdqGsVYdGSiYh7sq91pqj3ReLM7gsa4MSC4fGWADKAkIRlwh9NulT&#10;SMyGBAVSy9FWWbj0E2TMi5AdQDDjqtS4nVp20xZPkxZVIrhxY9qPk88s9rHtgficJSZnhwC3L6UC&#10;EBvuSsaKMSOrUmsSi0Ld1GwQSn0lmbeQm5QKPLdFFBh1+/M6XUcyL+JbPQL8SI4P15LdE8hmZg2h&#10;IGaNH7LQZQnNuNItO9n8OgtYe8hwci1o0kyDebIrkfuQGYpMGoSstNdlWbi4KV3w7iS67kuGf3FZ&#10;goDY6GiSdTIMAhmVafAedrAtE/wkEOmq7D/86KH4XnEwgdT1QhkBWhMaE5oqfwuLsTaoANMDqFs4&#10;GuOoywpJCZQhoPmTdh6lTx8T7bUo2SGgsdwQ4LjeyMYkmQJhTrwJEoTsBGOJ5BSQnf1PximOy0Fu&#10;KAOME51mBly9BYiOa8K1EQujrz+2MHaIEER5YfNfYnQojCgubCeVjMOl50VAcTCGrJ/dNKu2B4pj&#10;Fg4/MtyaIzbnC1/VanlBbISuyNMgXAXxJd2dyHxu662hcxFduuDdSXTJIJ7Cl4aaB4guy3/LAsDc&#10;dbE98bt6avFc1f2ui5sFFi0L8cSJUxJDgOAOW02JCRW50vJjc7ym1oPvrfTgM1PfUcvRKOjYabam&#10;WnmQHooEC5bO9MTtHn/8cbHyiEFo7I5zKwIEtRDe9Gj3clLlKX6m1m5yT7yTsr2E9mwbfs6jjSHX&#10;1Z4zY0OzbEncsSSHNUfiCc8xLlyTIuDzuG6sZVz7uKDpZkIJCa37yKTUBKNoR+6h1zxrDdWL5DnX&#10;cgxbRxUdru8qcriQXD+ybuzaIH9gfM7+dH2b3AThSkThmhZ1R2Yh6e4kq76KhiIuIywdZyxs0YFj&#10;JdyXWGW+tl0MHifsIkJ6X9abiTPjip743iAYlPOni7fIYXLhLuO34mqRJBR7q0QHal2g6cnbbMdo&#10;QBerCjy17oTo1q836x59VAQmghOBicsLoiv6e4krDVh2VqAjzBHqums5CRZJohsL4FwBY6MKwADR&#10;LZouzw24dguAceOaRERH0skGCVmgoFAnhyWHFce6kes8QiTng873Zj1qAeMnRCchlmh7oWld7lo4&#10;hSs+N8MT8tH4HFmSXEftUYyMrqexMwmJ9QDjy5V3kS54dxKdz3Qt2y/S57bEhE0HOAEszyDWC5+v&#10;mW7dRcGixJJDQ6U9EWnQaKXJhemapHokoQtata+sQxvQug7dTTjz4HWJQ9/r+i499Pe54Do3jkYg&#10;+Tv4DjaRxQqg5opkBiw8LDuKzIlDKOkVAUKbhAsSK9jHTvZOWza4px3WzUAdWTtCz8sOL82ZO2d2&#10;mhlLoqSTWatniRJA0b2UDxQkODwekBvrBBcz5IbLmesD4XF91IoBWfOsDJLz0XcMAV9tD/0drrWg&#10;R3LdpQ/nukscrvfo4fqu9OEaJ9e5RUf0dzk1+x7Wy6xZbvkHfIl5XSvc5IjbksRBJTZkNMaIEh91&#10;sGU2Tq3XovMZX+mCdyfRYbomM1YUx7eX3/MoDTJzONIoWhTOwnKRZBKcgyuD9LBDk/GBCYMFJ11Q&#10;7CLmoAtBchIy0bJcE/paPVyTOn24FkddB5+Z+g7fkfytRc4vfdQD33efOhXtwUXNHUKUripkaEJ0&#10;zIVknCcLCG/ZLNQSHTE7Jbru+VHPRiU6Oeo8l6aDPR3OyY6ujO9AMTjJJ8ujWjmsOhozIwNqickp&#10;0bGbAFY3TZgJS+DqP37cTXR6jcuCz/MdOk/14DmB/Ur9btfcTx/OtVTB4fqu9JEeJ9d5nbfzlEPP&#10;W87LHvN6ezPzIlzWHPAl8VEo/sIXvjB+NBzIbUjuNa95jRChZtZTFA6Z+fIsaikZc8FnfKWNtSH7&#10;0SXxxCfWmT137oofRdBtyesFBEVwksWRBIPB4BQ5eRYRwcw8UnzsYw+bfT/ZEz+KwMW86rPXxY/c&#10;0MWBJadWBK2qqO9KTkAO1xCqRsc+bBzjrQAdNy6a4HpfJ6WoYbHw0UkuC8Le2if5J3/X/w8KIPu3&#10;+B6wU13vDPlN3D//vF0U1jI6e44tTJIp3CwQXkMsUhcPnd91l4Izhk4luBKVTDh85+0Dr68V+vm6&#10;kHUcZs7sscdMs3jxIrNkyWLTO7fXzLTa6/TubtPZ2SlB7zzweWdP2LE4eVb2fzuw/oA5uPGg3D++&#10;/7jsd8dYlN1TTZC4Dkqwuh8dGY0cWE9JNGw/usSl4neQhEPxfM+FPeKu1IPnsXi1N2gWUAIRaGT6&#10;7d8f9XxFEdluD/aLQwlh3gB+d9lzKDPPZL7wOCYM9kHkmDBxgtxGil9MOHY9Sicf3hj/znH2erFG&#10;8YbwGn1eEX129HjoKmSoo9/Lbxjy03nMf3ZeUeQta401x4vkb/qeaO5F65EkLdasex1GvyQCPy96&#10;3znzhtf/a/PWt/67+C/D8dRnHjO7vr8jfhQhS75TN0cIKs9iI9sSwwALLw1ifMh+sje5hYippawH&#10;rvMgPsceqkl4iW7LbZvMxi89Gz8axMu+9XNOK6koiMeReQNRpcFAFq2XY9DorOIa0CTKngeuMA4S&#10;H561FgRFrVgSuC7VNcHE18mvtwwn9ydPnmyPSWbatGlyyMaj9j2y2Caw6CBC+zl2kckMtRMWAoTg&#10;eA2vn2hfx4JjsfJ3wNqS2IY85IE8HSGe/FxRyEHBwuFcWCQIJ7ZBEdj38npdHHrOvA6XLYoIBxo5&#10;fv/0IkseQG9dSI9TLYi+Q+7JeXV0TBGlqKdnhiW8WWb+vLlm4cJFZsGC+WbOnDlm1qxZhb6HvdUQ&#10;NH27+8yxXceE7PY9vs8c2X7EnD522pw+cVqE3MBn1frT7W/WMRlVoot/B+/ld/CdlFtgvUkZwcpZ&#10;0rsS624gJpfzNXweLnxi1qSyb3lui7gtD1pyI6NS55pCvruG356cS8n7LggRWfD5et++iScihdEe&#10;qgBx2zm100xmfclatGvSHqqE8h7WJI8nTWIdTpbXyDzQz7ZgiGRtck7p84p/7zmILJkOMEBgZ82p&#10;0xAXe+ex7qziad8jyqb9e/RcRG6sQ5QJDtahtvfi73pNAZ+rtxwf/N0PmGuvvUaec+HHv3an7OGW&#10;xOJfudBc9N7h+4EiayEwMuBxX7qgvYmpi2NtIpezYnfvete7MvM3iuLeX//RsO4uva+cby796NDY&#10;n5foMG0f/sD98aNBYAn5zNs8IDSpq3ClqaIp4OMtCgaVrB0GNCszk0FgMNJgIBgQH2Ry2YlF/c+T&#10;9uJhyVH7g/tMSMguEhZIpCFitVkt0RIX845FwaLqsBd8WjdE1y1/F4KT90Ta5VCrzS5Ke59MKUhw&#10;kv1MbtE0WVD2RfK7eB2CKH4k36fQS8ntUKKLkgRYOLoLs8C+Ge0Sa28o0Z0dQnTUD/b398n7kq/h&#10;ltch1JQsk5Zh9Duy6wyz/pYEp8ZncxtZxPEY22PO7FlmwcKFZtGihWbJ4sWW8BbaxYaiMbnQ50Mk&#10;pw6fMoc2HzL7ntont/27+2WncmPlB2Qon1Pspw5CfnN0HUab6DgHSIzfMHV2tJccBeE9K3rEqqNB&#10;80BrtAxwPlxz5gIWHOSGFbd1y1Zp1q1COQl+c9HfrePlAn/jc4R07C3rh/sD69EerDP5u/2PecJa&#10;Y91NnTrVHpBdp5na2RHteq/Kpl1zfJZaf7IO7eNBosP7wncNnkP0O9zXRM9BspxT6zBaJ3bd2DVz&#10;RggrIrroPdHawdqTndWF6M7IeLIdj6xDS3SMPSSpSifv0XV41h580p9//k9lPFwgIe+Bm+6JHw1i&#10;7SevNrOunRM/GgRZkuRT4G1LxtRIJESWu5IJKSnL8rZRXA7J1ZNwSCIKu4qnAVlD2kl4iY7MxH95&#10;ww+HZSgue/tKOcqAwWLQ0qAoHBM2r14OzYKBvfXWW0VzAAwmg5qFe95697DA6/zXLDRrPnh5/GgQ&#10;OhyY34cOHjIbN22UmAOJKMftZGNCRdaa1YpFQ+wQIps+vdt02PsT4oUzxVodEN2UKQhjYj8spkhA&#10;s5DGxYtUXJfA3uoiVpcKr48WkT30ZfI/JTo30peUx5H7jyJeNqUcTNzglVE8yi4ySE9IKtq0kgwu&#10;1cxPnLBkYG8jAow2Wz1x4rho9biuWHi8loXJrSy6mBT197DIAY9VOKRvs6Cfo68VRcEeXV1TrXU3&#10;02qQvWa5XUBLL1xqZs+ebWZby06EXs5nQy5nT501fXv6zJEtR8zh5+y1t0RzeOthc6bfnlP/6Ui5&#10;4HPyf+Yg7M8d+M2jSHRcX67rpE6rkHVPirYzWj1brDmScOh6wn5z1NJlnR/nwoFLEoVPOtlsfk7W&#10;Bo95XhWe5O/M+806RiB5n/fpoeB6sr44IDgOPCbd9uia1mXnQpc8h8tRiA9Cs2TVYRUf5IsQIkqn&#10;rL+IvNSak++x/6KC9YjsOAYsN/4Y/xR5lPhdLsh4xfejO4wfz0djxMF4qVKq4yvP2ddwzaJ1GK2n&#10;UyippyNFNSK7SHnlPtmsx+w6xPMSxcv8G5lu/uoGOZIgJvuyb73KWVqA9UXTfV+yCbIYVyRxPOSz&#10;ymZCUDT7SNfJ4c2D6PKMlDwQkiI0lQbu13SOiZfoABZdOmhZJL7lAidPz8s01E+bPmEsCQaPgdMB&#10;5Dk0CgaO+5jLkFye+fvMLU+aHd/ZGj+KgNsS92Ua6heXonCrsXJRaDhMxp+Qj11gSnRdVkucZheX&#10;utAQuKpZ6mt0Uaq2qAtEjzSSz7v+Xi9YRL5LrgtNj2jBRbVRQmKnrCYvRHfCLqw+Sf9HuHEoCeoi&#10;jI7osb5fDz47fY61nmvyNzLeuKSI3bGAli690B6LxbrTa8C1ywKfdeqoJfD9x82RbUfM/if3m4Mb&#10;Dpr+/f2mf1/kGomuntwpBhFq0ViPGtHFv4GDmByNrrHiei/tlVu6npCEkwfejxKDYKUAHEvuOWvF&#10;RV1r9ojiw5pUwtCjCPT36X3epyTDtcOzARnxWNcWZIb7EfKa0WOtUitHps+YbhXO6WLNCxFOtK+R&#10;13JExMhnJ38jSN5X6HPp56uCnrOedxLJseDQNcvagfh0nalVeMKuR3pbHrYHiufLXvZSs2LFCvkM&#10;F1xyHUsOi84F1hRysKjXDSMhHYsjO1MBaVJEnhd2ysP6Lzxttn1jaAjMJ9czia5W5s8Ci4CAJrdJ&#10;MACYr5i/ycHRAYLYyPbhNp2kwuBjPtM/MwsHHthn1n3kofjRIK7+s+uHFZUzmbBeiDOgpR6zEwfX&#10;Ae4FFpm4QiZGC3CyXUDE4cQdgt/fLioWkRBivEj1sV0xA/LRuXjy/l4RXJc7/Zw+5paDhRZpoNEt&#10;VpoQmdUuiRtg2an1husETZO/YwFr2zQOsvI4eJ2MSfwdyVsXfOOhv0/HG+uaGN2cOXPtQl8u1h3x&#10;OgiQa5c3rlh1Z46fEbKDbA5vtpbdc5Z07HHupD3vk7ElbD+m0DWyp6TnNeJEF383h7gsJ42XmBwd&#10;TzgoJyDrlG4o1Bdmgc/guqPQEIMjHsfaIzZHjA7hyjXlNfw+PdLQsfCB98jvtdcSAou8JdZa654u&#10;60via/HB39Vq4zEubPGi2FvWnXhNLDniduTzOJgnyd827Dfq8/L/Gsa6JHQ8Bodl+PjwGj2U8KK1&#10;GB+SrGJllqzDKPv4sssuHVhfafjcfatvvsQsfN2S+NEg1PoCjHnRZMEsEL5CthfJrs8C7td0sfic&#10;F/eay//gqvjRIDKJrhaCKAIyLbHMFFhxEBikhsWHC5NBpD8mtzzOA2Y1Fh0D50Mtbli0VoQxWgkH&#10;7sPuad3i4xfrwC4sdWUwmfTQhTRWoItO4gn24L7E++Sw1pElur7+fhGCZK1iAaDMUHODRspYyXvs&#10;oUQqj0VCR9/hFUgJJD+Dz0Toca1WrbrIXLTyImvZLZHsTJ7jc/KEF591uu+06dvZJ5bd3if3mr1P&#10;7JUY3snDJ+Xvhben4VTs68FoEJ1cI3st2ImAkgH25pt7+Vwzc9lMKZTHmpPPy/hIHV+uGaUD0ZZK&#10;G+VAeUGRQdAy9nxW1u/TsdBboO/h/TonsLy6u6dJFu2cuXNNrz16Zs4URbnbPocXhbCAvi9JZNxm&#10;/YZ2BGPG+uF643LFAvaBTHoy6tO44esvH7J/mwK5jPWlfYiR2RgWZYvEkf/wQC2Jhy7UEp8DmZLZ&#10;R2ZHn6x9LyIAgSXBoDFgFIejLVJoqn7gIiQHeH0WyQGsz561s+JHgzj4wP743iAIQKO54AKZO3eO&#10;mWutAz5/atdU0Rix4FiIYt2hOSY0xbEEFVCcPwk2jIe4k6wywIEGPmNGNIbLly8zl192mbn2mmvM&#10;S1/6EvPiF98gGWFXXHGFWblyhVm4cKHE1FSZSI8nCzl5pKG/BSB0tXUYnTnol4lWSplI2pvgA9bP&#10;lJ4ppmt+lxAClhCPxYvRCroMQ2QPxoTUeVyTxOWol6MgnIxLNqHNIzgEJ2NGLRzF35AbY0omMgoM&#10;ygyvS45/EslrxqHQ1zNfsMAoFVm0aJG56KKVZu3aK2RuXH311eYFL3iBufTSS82KlSvFDd3bawmv&#10;x67FeJ5w8BnJdThWoSSPBZuFgw8Ol3mk47tIDiCHsbxQUCEnZCMZmEmDpSjoe0mmPEgmtZSBr1Dc&#10;1yQk06IDtZiHeVA2Z/DQCvIIqkoQoyNWlwb1Fum+aCxwTdqQxBArLLI0Rd/zYwEyeRxTSIUbY0kq&#10;9WkrFBGaJ09RrnBcjiOHj0r91b79JDIclDioZruqhaeflYQKyiT0+xQkJSAQcbusXLncXLh0qRAq&#10;VkHe9ZLknLPWKu0/ZfY/s9/sf2q/OfDsAbl/5uQZ+4LodbnX3b5Of9OIWXT6nfYf38kxe9VsseZm&#10;XTzLzLl4jpQSSO2Y/ZsPXDeuAXFYGmwTl5OmzPaA5Ng4l78DflP6d6WvB9DX6WsRmhy4l+eKy3m2&#10;1ENyjaZOtUqGVS4nT45eg5WioQDX96UfBwyHz7O19C3LzYp3r4of5QMP3Fe+8hUxULJkOMTGawH7&#10;j2qvTK5nOjO3VrjCar74HMhVgVwM6auqzwPuSE4yb4AaAcjZhV3/NLTYELBoJMUfy03KAoYusPQx&#10;lsHZu8ZkUMOcYKaIhTdVrGSEGq6oBQsWSMIIQfM1a1aby6zmTt+7Sy+5xKxatcosWbJErEFcVWj9&#10;WIxJjV0FqRzxc/aL5YbnsDbIRMOSwxrR7MCoU8fxYUI4CTmHCVFvTFpkYQlh2WHhaf9HAR/h/5iR&#10;R+K3kEFJU2ayKrsXd0spAfvwUUYgW+7EY5UG4wLJaZyaOBzuSqxiXM+49VFYeA1Ifs7A9YgPwBxg&#10;HU3ttBY+XhJLaBT541q+9NJLzJXWgrv88svsHLhY5sJSe90XzKcecrbICHFT2uuP9Zb2oCSPgHzg&#10;tkyTHJh9w9z4XjEgx8mmzJPheOx4DQ29kyUI9cb4gKu7VVbZW65FV0sKZxFg9pathmexYRWyCzXx&#10;s9WrV4ubs6i/2JVtxFY+L/nbV8aPBpEclrCQ6oMKPj0Qkhwk+JyyFh6khGBFyztgLbtDVsCS9cpB&#10;NhnWA+SEW5KkB/3MASDs4lv7B/mbXrMomWGauMZWLF8upQdsEknpQaaQtB9Pd5QTh09IbI76un1P&#10;7DNHd1hrZneflBwoschnuD7G/l1/Z8MtusR3Ab6LZBOIjt3BOTpndUp5Aa5ZH9SSoykwwglLjq11&#10;tm7dKs9BdHyPjrH+Hn1OoX9XdzalONG16LZWG51tZpmZ1nLDbYkSFCWYTLaKpVUuY8UyIjRuc849&#10;oBBc8g+XJfG5kQDyW5MMfYXnReCzTH3xOTD+4+yKl4HJlgi23D48DbSjt8PMuHz47gB5wKKrZf8h&#10;Bod0VDbzo0gcE5jPgOi++93vmk9/+tMSk3nVq14Vv8OP81aIHLhvX/wowrkT50z3mummc+FQ96Uu&#10;4rC46oeOowovtfQ0rsf1jDJXp8p9zaLjmNpJoe9U02GfIz6qWXT6ufGdIbc8j6BVQiXBSOoIY2bi&#10;u/leXsf9gc9JgqfsIQRlieHcqXPizmRxQXLnztDNwv6znyvvd3xEErwGS2rqXHs+9oB0OGi3lQTd&#10;Wk4eOikHdX2QKtmg+hudv9VCiMb+FsYXS5RNZacvnS7ZlbL/3sLpZmJXtPde1mdIElFf35BicGJy&#10;PMaSQ9lQJH+T3tfry7XDfUxjYfouzp8/TzrXYMkvXLhAbnl+rrXusfR5LdcdUmReqOWmiV++3xxQ&#10;DHRBefbzT8WPBkGm5cwXDM9faAQguMsuu8ysXFmuDltx8Gf7ze4f7IwfDWLFv18lfOVCrusSv6fL&#10;cnMFNYsACwySygJ/p+EzrcKIsbALLcFLUltZjNxyECAlUMpryb7Mg8996Rq0gMYD4aWkhzZPAsss&#10;q+EvtEKQxUCyCkkJ11xzjbn6BVeZi1dbjW3xYnF/IhQHBKIKQoR9fAAEJdYJwptkJ9q3URNJtxtN&#10;qEi+Pg35fZbkcPdRf4YLs2tBl2Qrkpav/SB97x9pCOmy5U73FHFTQnDE5nC5cg7icvXwhZ4DSuPe&#10;fRHJ4e6l48n+/QfEosaaThKOvkdvuRaquGiCyaqLVolLmuuIN+eKKy4zF9lry980AYnXMwe4XgGN&#10;QbofpKJWt2UzYP89Q40V4OMpRaGZNfvFwwcDE7jMRqxYaKSrukAKK3VxBKOx3jRphcJCMn5cmTrU&#10;4EF2WH28Jwu4KV0tbnDPljmXgPqRJDuEJJo91x9tn0w76uGI5xC3Iytv+fLl8jzuR2rmyMKbZt+D&#10;sFSXl34uBxYdVghWCjVfCPAtW7fKsW//fimBIHWe1w2Dlemy87a1ushcxA3IMXWetTBndpiJHVHL&#10;LBH+yPrR4jv9Xvsz2HqHDFF2Bsd1SbYlvxVXpq8sAqJijCCzgwcPmR3bd0rXE9yWxDh1DzmUBh1X&#10;oNYbVhjXjSxbyItrQxyObFuyaqXUQ67dMlFUCDXgtuQ9ydhb8rMDqoUrF4EkvDJlYqMNyt7SmOPg&#10;qCRyXZeK3T8YPlBdlkG7lk2LHxUD5itEh3bIoiDmhsX2tre9zfzN3/yNaHof/ehHhbh+9Vd/VR7n&#10;Ae2f2MHnP/958573vEcWkA+4hvbfszd+FIHnpvR2mO7V0+NnAkYLKui4jVxXUcunqDDfXqPpVnhb&#10;gYqgRLBCcpMtyZEdCxDamg2YBJ+nbc4kNnjylP3s2HVp/47A5bt8gtaKYNmcVTIysWAsL+LOlCJy&#10;+5A5JK/zvZ/zaYDrUn6L/ScuVmuxQWqQGzsRcIs1B/mRZSknmgLv52D9kKiDtbthw0ZJ3CELFguP&#10;Wklek/5uLGoUDFyPvVYxobE2dYsoJxdeuDQuCeiNsyg7RZFRy43PSn9eQGPA/ptbHeGnRa9fWrpv&#10;8WiBCgDXuSx+04Vm2so6LToGA9MwjbLuy3e84x0Sc8MtSV0Faagf+tCHxBVJh2zcmyygWsC+R8QQ&#10;iNllAeZ3dXUJ7svmAQJQrQWEI0ISYUl5wKqLLjKXrFljrrjicsnaw1qgdIA+l1pjNTTGEwlVjdVh&#10;nTDPSJUnGxN3JgJdMwmFOBzQ3cmnzZsWbWmzdIYQFVYdBAYBjopFx9fa38xvwD2JWxVyk3o5+/sm&#10;TY2TTzwkF43LaQkX4M7dIm29Nos1JxmWp04NseQ4GFvGGMUjqjedK1myq1fHmZRXrjWXxNmzKKpc&#10;O1zNXEu9LnxOwMjAJ9t6X+Fvat+s2P+ToUaKIs+iK0R0wPVB+zxfmgf6U0JkHLQAY2GxW23ZanuA&#10;pUg6K/E6hJYPELareBytx7XjbkBzAMGo5KcCFmuBa7569SoJchPTo58q7jKID9JDuPI+/QwI6Ywl&#10;PCyV3bv3RDthb35OasVIp0foO2HlMu+H2Oj+j2uQA+uMrv/WLopIErIbAcLjuyQmF1tykDA7hetu&#10;BLhY6YbiA+/Hq6IERzzumWeeNdtjgiOumc5wxRpj7OfMnm2W2XFfc/HFZq0dc4q8L754ddQAwl4T&#10;3RcwckkGUhtNkDyV3lcUEM9K1w+3AlxNPnyGWBKFiW7mNbPje4MgrlWmpk7TS7Hi6tmmIQ0IjkOL&#10;FH1Y8Fq3O3SXwz0b0DyAsFTYKtEttdYclgO1WAjcSy5ZI8kO863SRNNtLI+koEVoS/eUPohut3T6&#10;2MxealbAZxIdsB8D0XXO7hyM1/Xa77CW1ABGgOQEcKo9F4gOlyr1fbJT+MqZYnHmER1gHCA1SJ7Y&#10;+bPPrheX5eGY6NIuYLXiiI3ijaH2jUSTK+2xxhId5IeyyrWhnCBqxgzRxR8QMOLw5R/Me/WC+F7r&#10;gMxRDJI0XNyURmGim3Wt+8PqcV+ymKoCOxloUWJeexqyL0lMSSMQXWsA4uJQ4sMzQI0W2Zi4yojZ&#10;YuVh3ZEAgfBFuUJIa4wIkkApojaMhAtcmDt37or7N/YPWDNpkNCBK5D6N1yEuDCx7NSNyeeKG3Mk&#10;YL9GfwvfT6Yl1ibuSsgPEnSB7ZeO9fWZ/QcOCLFRJ7fLrh2sO2oZKcVgfBkrYpdsQYV7EhcxigTW&#10;20UXXRQX9c+WOkXGVl3Gen0CRh8utyWhG7YpazUccFhzYOZ1FRJd5PIbHrg8eH85osOiYxFVARZo&#10;MpOTPod5WPjaxfG9QeC6LNv1JWDkoWSnlgZkRo0WrksydunivnLFCqnfiuJEQ4Ux1hsxu/2k02/b&#10;Li48dqyA6JL1YkmoqxBrCYITorPWE1aeuDAt0bGXGLcNQ2zNcSjRyRY8c6eajllxNmgG2XBu7F1G&#10;bRzZlZs2bbZrZq85ascC5ZPPVSWCNcq4yl5/K5ZLz1LIjtgoGZSUEWipR9Z3Bow8sIAOrTsQPxoE&#10;G07nufqaEekkQkDBe5HGJYWJDrhMRLJgysS20MILJnx6gQXHLuO4UbSPGiiSyOIiOuDKLg1obiBc&#10;NUECoUv3DTJ6se6YG6tXrZKDFlOkvdNeisxcXk8yBiUGlBqwgzxJGMwrauwghGEZnFaOC9lZgsFd&#10;iOtSUvkXdstjsaRiYd8IslOCE5flhHGRZYklZ38HVt3k7sne5BPOlXOSUgvO11qwxCnJtoTwsWIZ&#10;RxSCqA5u4UB5AIoDnWUgNy3y1kxK3hO5KAPJNRN8Lb8WeGRfM4PzcJUVuMrFXKiN6DwmoivY2UiQ&#10;pUmBOEKM2jksuiTSuyS4gOvSVUDumxwBzQ+1KBC8JKLgyiTN/bLLLzNXXXWldOQhGxBhrZmAvBbL&#10;jljV7j17JBOTbYUOHIgyMX0uzIEsR2tJ4cIkPoY1RXampPIrx1XJdXxW/Hm4UKVmbsYUqZdjl/Ap&#10;M6fIb4JsXeBcOKej9lz3WDLfvmO7WLO6EwFjhwWHooBlTLLJC+y4veCqqySTkrIB+o/iJg4WXPPD&#10;5bbE+mnF2jl/n84GEJ0vU8dVjFg12Bfp/e9/vxSjsnEfdXYs2jSIxxTto+YKyPqylAJaBwhfLUvA&#10;MqHTitZ3YaGQwIK1h2UC4SHcsdywanZaq454HVaddATpP27Ox3VkSahVRzwMS0rcl3OsRTV9stTG&#10;8RsaEavjM/ktkJzE5kiMWRhlf/KY36QdWxS8nvMj/kbvUGKSNGvebc8VkoMAGS8pFZgzR8o4GCMs&#10;YOKdZFMutuOFlaxF3iGbsrmBpy296wxoxSQUsPeuwabQCl8GvQs1ER1w1V4c39rvHNQiwPWoSSRp&#10;8PznPvc5SSrg4L7vtQp2RijiugS+pJTtf78lvhfQ6sClFrnjBkmPuB21eBevXiUZmvRd7LZWCoQQ&#10;tQqL4laUvew/sN+cPhM1k06THcB6E/ehtag4qLOD7CAbJaWqwGdJSYH9D8uNDi1S5mCJjl0WhOQc&#10;5MNvx2rl3LBWKSWAzHFZcm5Yv5A+rkkSTS6/7FJx9bJhLVYxf1f3ZEBr4LmvbozvDaJVk1B8sUZf&#10;TbQLNc/c+a92D5SLcYuAmjosNQVWGq3AKCTHeuNvWHN5gNx009Za4IrVQdqk5Qa0PhD8CGnmB/Vd&#10;UXHzYrHssFY4sGAgQZIvSETZYy0emhlDdnv37DX9fX1CFC7SwrKb1GWtxzlTJVYG8VC07YuTlYZ+&#10;tf1M3KbSzzImV74XcpVelinwm/nt2gINgoPsNPmE8cGSWzB/nlhwxOPIWF22LCoV0GxVxjBYcK0B&#10;n/xq1SQUzsXltpzn4SIXaiY6slxcPt6y7j7cItTw4I5UcqPfJeUCRQG5sTt5rSQHIDqXVuDSiAJa&#10;H1glCG66qJCNuRJ3pj1wa5J8gSsToY71s9nOyw0bN5ln128QknBZdZIUMnGcNHnGjciOAbgxpRdm&#10;Z7SHHm296rHssOJIJIFo+ExigXxHz7IecZfy3ZAfv0XB9/EeXJaUTGDF0Q2Gc2L7I8C5Loq7zVxk&#10;LThIbtGiofHLgNaDT3YtetPS+F5rwRVrxBNXS/uyUr4Il5+3ntR8aupIMIHc0oklPpAFRqNn2jlh&#10;yUGYZcCAsVVFGsGqa08gvBHiCHM2+JS4nT1InScBY+bMHiGniBw2Czms37BR4nXOkgPLLVhvEBA1&#10;bHQnUaKb1DmpGhemfStkCdHxmUJ01nKkAwrfqUSXtiD5ToiOxBpq5dgdHKWS+jnAGGDN0nAZstOW&#10;XVoygIUb0FrwyS3CNEXS8JsN8IqrSBzrtBaUIjoGzWUF1eO+LBJXw5Xyvve9T6w3Du7zXL1YeuOy&#10;YNWNQYy3gpyNPqP6O1LpV0rtHf0aScbgeaw44sLUZmLVaRq+C8TNsLAkVkdyirXwBpo2w3NluC7x&#10;HizHyTMS5QRzO6WeL2nJKSA4dVdSL0cZAWEBEnSISbJpMd1kLhIrjn6UM+Iaw1IiIaBJ4JNZF759&#10;RXyvteDzFM59RW1yv9SsjszG4dkuZVPzESi+VmAQIC5Jmj1jvWHFYc1ViWDVjT1gHWG5IdynQ3RW&#10;+NPt4/LLL5e+mcSosO4gDOYdRMc+bVpfl4ZaW5IFOS/aIkeIboolOiW5Wsku9R6UMcoJIFKIjrgg&#10;m6mmk0TUbXnsGES3T7Is+f0nT56SrEmSTKL2XVfEhd+LZA0OtuwKsbhWRLtZc8CV0e8Ln2WhtPrm&#10;cl9GvS+HZ8cUAe7LJCgRwCVJrITberZeL4Jg1Y09INA5cNGhUFEfRh9HYnXsewfx9fbOlZge1hCE&#10;B2lgKZ0+Fe3PlsRAe7DuyOqC8Cg9wOoiUaRWFyav5T1kdkoZQ0/U5gu3JYTHHnPp7Xf4TZQRUBcI&#10;uW3dulV+7yRL6JQHcF4knWDF0ZyZBB3OXeviAloX7WbNQdxk9KfhS4jMQmmi87kvd/7D9vhebYDI&#10;cENirSFQym7XUxbBqhu7UMKDDGgETS0ZWZm4MYn90knl3PnIsqN7Cv0xIZM00UE4fI7E66y1BSFh&#10;eRGvg5QGklIKcp1YZufOi8tSu7BgKdKFhZIG/d1J4FYlc5SYIl1eyBzlt2KxLV2yxFx6yRqz2lpx&#10;7DKguzu4PiegtdCO1lyV2wuVJjpIzhUQZLCpeygDYnU333xzJXG3MghW3dgFgp5EFQQ/7r3Islsk&#10;XVQoR8DaOxu3z8LLcOToUdmrDRdh2kqTvetmRsRE1xSKubHIalpt+pH2PZrRCXFi0XFfPi8BfgPE&#10;S4cT4ogkdfX3Hxfi43ywUjkPLZSfNq1roH1XILnWR7tZc4TAdn1/uNvS17QkD6WJDvh6pm37ZrmC&#10;a9yXrm4nI4Vg1QUA4lRq3ZGZuXrVaiEKEjYgBTIyiX1hOUEu51NEh/sSd2XH7Cg7smtBVOcmfTDH&#10;sdN5bNUNfdsA+DsHr8XlifUmxeEkuNB9hQ4o1kJMAsJlY9kTJ06ao0f7LCH3G3ZlpxkzXWE0o5L2&#10;XhBcOq4X0LrAsHD1gWzp2Nz3t1e6vVBds52AoGsgYeIySSn0IuQYTQSrLgAyI25HbG727FlCFBAe&#10;Vh6udJQxiq2PHz9uTp0eHquD0HBfEkfT7iVTeqaYCZ1xGUAGyQngQUt0xN90Z/OB2Jz9HD47XRyO&#10;5YY1x286ceK4JMzgmiTDEoLjHOhTqWUDgejaB1vu2OyUt61qzQFXCAy57DJEiqDu2e7axBQNo6wF&#10;9IpXvCK+NzoIVl2AQgmP3o4kciy98EKz0Fp21JlhFUF4hw8dNietFaVWmELeO9mSZU/HYAeTuV3i&#10;cpTXnvcznf5d30+tHO8l1idZnAlPI6+NrLloyyGIDhLD1Yo1R1NrYowQNOcS3JTtBWTtju9sjR8N&#10;opWtOWQtRxrIZZcRUgR1E9381yxyfnkr94sMVl0AgBQ0bge5UVsn7cJmzRLyI12f7EYIL0lyClyY&#10;HTMs0VmSkpKAufFu5LHF5gV/t0Q3fop9vyU63JWy15y9L0SXAp+lbb5IPOE3sxkqsTh+M/0qIboQ&#10;j2s/tKM15+OOehpS1010PnOSanYXK7cCsOrQiNIIVt3YBVbSBEsUUVeVGXJwn+fPnIlIRjctVchW&#10;OpaYiKnRdBnCI3uSjVFxb6Y7mQjscxLj64p2RSDDkjIF3JfyPlyfCUQE1z+wzU5HZ9TeDJcrrkt+&#10;XyC39oTPmvOFlFoBxOVcReL1nlPdRAd8TFu21KAZsOTNy+J7Q4FVVyb+GNDagDCwiDqlT2aPHNzn&#10;Od3MFLJJZmHKeybHiSkzOyQLE8KC/IixuQiI51AeZa87Wn0tmibWoLyvw75vQhSb4zvUkiMp5tSp&#10;0+YC+31RH88ecbUGomtvPHPLk05Z5JNdrQBffke9fTorITqY1tVg05c50wrgnHxW3bZvPBc/ChhL&#10;gDDElTnRktCUKUIkuss2hALxkJhy7lxMdpZfpOmzJS6x6mZ3imWnpOVq3cV7iM1BjiSe8J6BPe54&#10;ffwWCJUEFL6H78aV2tU11UzrsqRofxsF4Dwf0J7As+TyLvnkVqtgx3e3xfcG4fOw1YLKVoKr1ABm&#10;dtVCtApWvHuVM1a3+WsbpNlowNjDANlZcuvq6pRYGFaUJnpAPpCdEF0M6WzCVj6zo+JxCIyklPQG&#10;qYDPEHdn92SJ70lzaEt6yabNfLYSHZg4yRJvZ4d0OSEJhd/G53AEtB+Qq1hzLqz8rWrbI44kIG5n&#10;J5TXLHTK4VpQGdHBuDBvGr5gaSuAwsSlb14ePxpE1kQLaH9AIFhLEArWE9YU9yFAF3gt8TXIixjd&#10;QJzO1UDZchO7h0OMEBzvwY2Zjs0plHT5DfpbeC6QXPti45eedTblgBBq2bqm2eALdS38ZXe9di2o&#10;jOhgXNfutb6AaasAonNV4lOgGRJTxi4ii2mcJbHx4iaEbKLu/+PtkYqL2VUmsTpLXrgwxRVprTaX&#10;69J+6kCMjobNvEdem7D++Gy+ByuS75wcf7e6KgPJtS8InbjkKUYGHqhWBeflK3qniXO9qIzowOI3&#10;LnWamGU7pTQDOJ+L3ut2B/iCwQFjAxAK5ALpQDQQj8uaktdZi4w4G6SFNUdmpS9GN/Da+JDEldRr&#10;k2Qnh73Pbwkk19549nNumbPsbSucHrVWQaNbmFVKdAy0q9SAeFYrWz+zrp3j7OuJtYobIWDsAmJJ&#10;HpCNi3Dk75asBo7U35PQz0oeaRR5TUB7AUvOtQkpqfdlO4Y0A3xlW7hhqyqTqJToQLsWW2PVTeia&#10;GD8aBBmYXKiAsQtIRgnOa1XxVHzI3x0vSWKAvDJep6+R1wW0NSKlen38aBDI2lXvuyR+1JrwcUO9&#10;JQVJVE50WHVYQGn4WLtVEPnAL4ofDcXTf/R4fC8gICCgeuA5cpVqLf6VCyuzekYDELgrNld1mUTl&#10;RAd8ftVWt+pwD7gmFSQeausCAgIagUPrDjrLtFC+l71tZfyoNTFSLcwaQnQ+NoYQXD7mVsLF/+my&#10;+N5Q+FJ+AwICAsoiKmV6In40FKtvvsQZJmoV+DLyq7bmQMNGydeGZuvtm+N7rQkuAu6CNEJtXUBA&#10;QNXYcvsmZxE1RFA1GYw0fNaca0ecetEwovM14SRO5/LJthKoV3Gl8nJurRyHDAgIaB5AcBBdGlhx&#10;WHOtDJ81h1xlR5yq0VC71+dn3fSXw7OHWglZtXXrv/B0cGEGBATUBSydpz7zmNPiIS7nUrRbCT5r&#10;zpe1Xy8aSnSY1r7kjVa3fKirc2WXUjP4xCfWxY8CAgICagcxf1c+gy900krwJe9B3o2qB2wo0QFf&#10;jUc7bHfjCwaTJbX5qxviRwEBAQHFgRHgy+JGnrZyAgrwZd/jJWvUuTV8xIjV+TIwW7kHJqAHm6+/&#10;HEQH4QUEBAQUBR6hpz7jrsvFkkOetjJ83jwsVVf3qaowIqqBL1bXyjsbKJh8vguECzPE6wICAooA&#10;WYjMcBWGQ3Ct3LRZseEvno7vDUXVdXNpjAjRwdbtuLOBYs0HL3fucMD5hXhdQEBAEfjicsSuLv+D&#10;q1reZYkl5/Jy0dOy0aUSIzZy/k1MN7a81cN5XfHxFzjPL8TrAgIC8kDnE19c7tKPrm35LEvgi82N&#10;xGaxI0Z0vowazHRcmK0OLLrVN18aPxqKEK8LCAjwgXo5X/eTZW9f2dKbqSogcuJzafgy86vGiNrC&#10;1Ei4dgDAfekahFYD7lmXixaEeF1AQEAaxOUe/fjPnLkKEBxE1+rAmHFtZ4YHrNGxOcWIEh1WHRsE&#10;psFF9gUpWw1Yda7MqBCvCwgISANLztXiC1mJy7Id4AtP+ZrkNwIjSnSAk3NtjY5rb8+du+JHrQu0&#10;FCaoy3LlHOmcEhAQEIA7z7UrAWiXuJyvjAz5iIdvpDDiRAcRZLXPavVyAwCRr/mge5cDAs6hH2ZA&#10;wNgG2ZXtHpcDeOpcMh3P3kgS+YgTHSAA6Uonxbzd/LX2yFDk/HyteigIpTA0ICBg7IGYFWEMFwEg&#10;N9ohLgfw0LmS8EajjdmoEB3wtXvB4nH5rFsRlFS44nVM9J/97v3OwtCAgID2BeS27iMPORXdLE9Q&#10;q4Hz9IVpRqKcII1RIzou6tI3L48fDSJrgFoNEDmFni4TnYn+8AceCGQXEDBGgGx77GMPO4vCs2L7&#10;rQg8c64EFLpIjYZbdtSIDkB0rsQU9qtrlzhWVvYUgVomvsuFERAQ0F5g2x3fXpw+708rAo+cq/g9&#10;Kz+j0RhVoss6cXbrbhdrBw3Gt1EiPmzILiAgoH2BPPNllVN72+pb7yTRjPvojSrRgazElHZKxaes&#10;whdkRstjcgQEBLQf6Izk6+mLK49eue2CLbdtcrpm6Rw1mmQ+6kQHfIkp1Ji0Q22dAqLzXWzONdTY&#10;BQS0F3Dh+XrdsnFzO5EcLktf1rxPxo8UmoLoiNNh1rqA8HcFNVsVXHBfm7CsRREQENBayFJeice1&#10;w44ESfhclsg7SH000TSjvPQty72ts9rN0qFNmO/CQ3S+bgkBAQGtAcIRvoJw6sjWfvLqtiI55JZv&#10;i6HRSkBJoqlGGjPedfFxX7aTC5NzRJvzZVmhGbXT+QYEjCVogpnLusF7xdpvlzICQPb4lts3xY+G&#10;grrAZjjXpiI6ApY+FyZZS+3kwoTs0Op8TU2zUpEDAgKaE1klQ1g3L/jj65wlVa0KzvPpP3q8aV2W&#10;iqaznX0uTEoNaJ3VTkDTgexcE5+J4ysuDQgIaD5kNYHIWuutDCw51xZrnKdvf87RQFM6iX0uTCyc&#10;dotfqZbnqi+B7GgXFMguIKC5Qcahr61fnvemVYFc8iXP+WT4aKEpiS7bhenev6mVgfbDQnD5slk4&#10;D3/g/rDjQUBAkwKB/+Dv3OvsX5kXj29VIJd8+2tSM9xsuy80JdEBnwsTK8e3I28rA23Pl26sbkxf&#10;0WlAQMDoAAUURdRlyQEsm2aJU1UJ3w4sKO3NkGWZRtMSHfCZv1h0vtTdVgZaUFZtDQk5ri3pAwIC&#10;Rh6EUXyJJwD5ReeTdkPWnprN5rJUNDXR4cL0BTSZZO1Yb4b2l0V2tNjxFWYGBASMDIhNZbXtQ+D7&#10;GkO0MnDT+pTtZt4wtqmJDjBZfBOGQnKX+dzqgOyu/rPrvfUnqkn63CUBAQGNAwTnS8JAQSXe3o4k&#10;p3E5l5INwTXzhrFNT3QAqw7rLo2sgW91ELO77os3eNORyUAllbmdagsDApoZyBmyoH2eJBRTFNR2&#10;jMkBX1yOjHHfVmTNgpYgOrSkKz7+Aqc7L8uUbnVAcpCdL2OL+hWyvdotCzUgoNmAUv3Qb9/rbeKg&#10;a7XdSggUWXE5SM5VHtVMaAmiA1nxuqyL0OpAS7zqs9c5tzICaFiQXai1CwhoDFhj9//mPc7CaJDn&#10;fWl1tGpcLomWITqQFa/DhembiK0OLFkSVKhPcQFtM9TaBQRUD/Wa+HIB8uLprQ5CI77M0maPyyXR&#10;UkQHfPE6LkS7J2iwSzlb7rug5x9q7QICqkFeHBylm8QTX4Z0q0Nliuv8WyEul8QFz1vE91sGxKTu&#10;/82feLWMtZ+8pm0nHyAYTh2h6/wBtTuQYrtqmQEBjQauOkp5fKChhU/pbBdQt+tTnAmntILLUtGS&#10;bIBF59Mm2CKj3Yuq0SRxZfqIjC1+iCmEuF1AQG3ARUnSSRbJZXlW2gXkPfhIjs4nrURyoGXNHpIz&#10;0KpcyLpI7QJiA1d99lpvtlORBRsQEDAIYtxZCmJerLxdkGUs4C1a/CsXxo9aBy3pukwCH7IrCYNJ&#10;iQuz1TSPWgGhPfJ7D2aWGECKbIDY7CnAAQGjAUIANJ/IUo7xnhCPa7fmzGkgT0i+ccXlOHdclq0Y&#10;Fmp5omOSYrm4Mi4R7Nf86fVtm/arYAyI2WW1RGMsILt2LWYNCCgDFESaxGcpiijLrVArVi+yZCky&#10;FFnaqmPQ8kQH0EJwObgyLqlxwcU3FhIzIDo006zMU9y9bIHUzsk6AQFFgAXHevEldQHS51slhb4e&#10;MAZ4x1wF8cgKLLlWtmbbgugAfuV1H3nQOWnHEtmhmebVFDJhaTrrKtMICGh3oAjSziqr7hTLhXhc&#10;u7sqFcgMkthcwJpt9V0Y2oboABoaKbEuQHYUdo4FSwayLxJzIHusHbcRCQjwgUQTX22YAvf+pR+9&#10;YkwoxoAm1b6wR7uUUbQV0YGs2g8mcNYWOO0GNFY01yxXJqUKFOEHV2ZAu4MM5KzSI9YAQr0VswrL&#10;IovkyGxHXrYD2o7oQJYZPtbIjvgl45FVU0egGesuJKoEtCOY+xv+4unMNaC1ue3alNkFthrybTfU&#10;bo032pLosgKrAHddK7WvqQJ5nR4ARAfhtXuWasDYAJ6MjV9an+nCB3g1KIIeK65KkEVy7ZjT0JZE&#10;B5jk9KnzJWUwuUnIGEuA+HFlZsUn0OCWvnm5HMGdGdCqgNwguSy3PfMbtz2yYCyBhhrE8F1AyX3B&#10;H1/Xdspu2xIdQKBndR4fi2THmODKJEs1C8GdGdCKKOKmBFgteHXGWuYx8Tjici5gwVEr145j0tZE&#10;B7Jq7MBYqZNJAzfm5q9tyKwhAsGdGdAKKOqmBGO1ljSL5BiLVq+Vy0LbEx3AfUnFv0+oj1Wyw7oj&#10;SzVvH7vgzgxoZhRxUwISLHzbfLU7CFus+8hD8aPhoL1ZO3tvxgTRAS40CSo+siMYPZbSipNgbPDZ&#10;Z7VBAsGdGdBMKOqmpPib9T1Wa0bzZB/hm3aPU44ZogNZpjsYCxfcBxYBQeotd2zO1YyDOzNgNFGr&#10;m3LpjcvGVEZlEoHkIowpogOB7LKBOxPrzleHqMCFyXYlCJF2b3Yb0ByA4Lb9/RY5gpsyH4RsyDz3&#10;jdVYknVjjuhAHtm1u7+6CMjKZEeEPHcmhIdLiOB+sPACGgGULzwNrNs8ghvrbkpFILmhGJNEB/Iy&#10;kOieEmJRUXZmEXcmQLgsefOyMdVdIqBxIGOazGC8Cz7XWxJj3U2pCCQ3HGOW6ECeZUccqt13Ey6C&#10;ou5MBQoChNfum94GNAYI6q23by4834KbchB4YojJBZIbijFNdCCP7Nqle3cVKOrOVFCTA+HRHDYg&#10;IA/MLwiOBIoiCG7KoUCWsT7HeuKJC2Oe6EAe2bGQmCShhiwCdXfPfXWjaN5FQOyOGN5YXWQB2Sgz&#10;n3BRzn/NorAmY+TtzDCWSQ4EoovBYqM1lk8bwj1C3G6s+/+TQAN/7qsb5LYI0MARULiDg4AKQMEk&#10;Budr0ZcGsd9Fb1oaFKYEkFdYcYylD2Od5EAgugQoPKV7gM+/TQzgyv92TcguTAFNHI08r8OKAmUB&#10;K3nuK+aFON4YA27vHd/dJvE3Yr9FwByB4IILfCiQU0984lGvqxdlkn6eYdwC0Q0D2uUjv/egNw6F&#10;VUL5QcgsHA7GbMsdmzK1yzRQGiC9+T+/MCQTtClYUyhBEFzR+C5AQENwQRkaDsaUpBOfuzfIqaEI&#10;ROcAmhKWna+1UNCUssEi3PbNLdK5okhauIJFueC1i2RcWagBrQvW0L6f7DW7f7CjsGtbgZsNggtC&#10;2g3IDZLzuXyD52k4AtF5gIAmQSUrxTmUH2QD19SOf9hWqJNFGpDd7BvmirUX4nmtAyy3vXftltta&#10;lByuMcklxHCDgPYDNyXuSt96CrkEbgSiywH1Y/SA9IFG0KQ4B/jBotzxHUt41sorGpdRIAA1nhcK&#10;+JsTWBg7/2G7kFut1xeBvPB1i83iNy4NVnwO8soHQna4H4HoCgAXHNvZ+BAmWHFgIe/+wc7CtVJJ&#10;IAiV9Np136xWAeS2/yd7zZ67dtUUd1Nw/Ra8dnGw2AuC0gFKCHwI9b7ZCERXEGirWeUHLFyCv8Fl&#10;UAxo/mioJCj4Yg1ZQDhi4c28ZpbcBndXY8H1OvDAfnP40YNyW6vlBlBUiL8t/OXF4XoVBPImlA/U&#10;j0B0NQAtliQV3yIPQeBywLojroO1V0tcJwnGXomvZ+2sYCVUAJJIDj643xy8f783u68IsNo03hpQ&#10;HLj8STrxJfOgVF/60SuCS78AAtHVCKyPrPIDJt9Vn702ZIyVACSH5bz/nr01JzOkwfh3XzLDdF88&#10;XaztULqQDeY1WcZHnz5ijj55OHcz0zxoMtGcF88NXo4S4HqE8oHqEIiuBPI0LawJ/OVjdcfyKlAl&#10;6QGELYTXvWa6mbF2puno7Rizljfz99jGY0JofZuOyTwu44pMI5BbNcjLrITcyKwMnqPiCERXEgje&#10;vPIDFv6aD14WFn2dSJJeVUIZoJBAfl0ru82UuVPklsft5PZkvLAOjm/vF2KD4HwCtFYwr0lnD+RW&#10;HfKSTkL5QDkEoqsTeRMTrYvicgRoQDXAnUPcCOKr18XmghLguEnjxQIEWIGg2YgQEjuxxxLZ1j5z&#10;+tBpc3xbvygC/fFt1cCamHndbCG3MKerA9cKL1HWfCbhhO2I2kkRGykEoqsAZERl7X7AxAyuzMYA&#10;aw9Xz8EHD1jr5UCpVPcyQKOetmJa/MhIPHDcxEgATanILQqJnbQkBs72nzV9GwbjNQjEet25RcB5&#10;YEXMvGa2mXXt7GBJNAB4K576zOOZlvayt6+UI6AcAtFVBAQPGlmWFh1cmY0HwgJ3nSZV+OKoAW5g&#10;pWkSDwQXirgbBxQVPEJZDSmQFcgMZEdAeQSiqxAI2axu4iC4MkceKCGQHuSH23OkrL5mB3Nx6uIu&#10;M+OKHiE3iC1gZIC1Tl1ulqsSGYGsqMI7MNYRiK4ByNsEEYROBqMLBAyE14gkjWaDxhzbOemmlUCo&#10;g9aCWfONMAfyIVyjahCIrkEo4spE2NDVINR4NQc0iUNjY3LEyR7cNjNwMU5dPFVuO7ntmWTnVdeY&#10;LqNoNjC/iMVleXyCq7IxCETXQBRxZaKxLXvbSrHwApobSnoAK/D8mSgZpC9hDVZFimqFKSAtyAuQ&#10;9IKrEUzuscQWFKWmB2VI9MvNsuKCq7JxCEQ3AijiymSSUx8Tgv8BAe0DiA03ZVavShBclY1FILoR&#10;Aq5Mgs9Z2j5uC7b8GcsNWg8fPmxmzAiJOgGtDzw5uCqzwhcotrgqQ7/KxiIQ3QiiqHbHpGfyjzXr&#10;7uzZs2b79u3ma1/7mtm1a5d54QtfaK644gpz1VVXxa8IaHWcOXPG7Ny50yB2LrywPetKa1nnNGUO&#10;5UaNRyC6UUARTY/Jv+xtK8ZkkfmRI0fMBz7wAfPlL3/ZdHR0mAULFph3vetdZsmSJeZ1r3udmT49&#10;6lYS0Bo4dOiQueuuu8ydd95pnnnmGfPJT37SvOAFL4j/2l4gFgfJ5a3tse65GWkEohsloPVBdnRF&#10;yAKxu5W/dfGQxISxgF/7tV8zf/d3fxc/Mqarq8u86U1vMr/8y79spkyZYq688kohvoDmxI4dO8y3&#10;vvUt80//9E/mO9/5jlhwy5YtMw888ICZObP96vUoVYHgshLPwFj11ow2AtGNMorU1AAsOyy8seDm&#10;OH78uHnJS15iHn744fgZY170oheZH//4x2bcOHew/r777pPY3urVq+NnAkYa58+fF3L7H//jf4jr&#10;efPmzebYsWPxX40Q3NatW83Uqe2TJUp3EzqbbP7ahsyWbMGKG10EomsCFKmvAWiBZGa1+2LZtGmT&#10;xOf2798fP2PMHXfcIVaeDySx/PSnPzUf+chHxC123XXXmTe84Q1m3rx58SsCqsSWLVvMwoULzYQJ&#10;E+JnIqJTReTUqVPmL/7iL8x//I//UR6DiRMnmtOnT8ePWh+0l2P377xOO3hjQr3s6CIQXRNhx3e2&#10;mo1fWp9r3dGqiS7m7bpw1q1bZ6655hpJTgFz5swR6yDPEmAq//mf/7n53d/9XfP617/e3HjjjWId&#10;QpCTJkU1aAHFACEx/kePHhWCYvxwGXOfcf6f//N/mle/+tWZCSVcMxQOVVh4///7f/9PrPNWBoop&#10;5UJ5ySZYcSvefZFZ+LrgYh9tBKJrMkBykB2klwXqbVhA7ejO/P3f/33ziU98In5kxCojU++CCy6I&#10;n/HjS1/6kgjid7/73c7XI7xxr3V3d5tp06aZuXPnCpHyeKwDKwyX45/+6Z9KLG3RokVm/PjxZsWK&#10;FebZZ581GzZsMCtXrjT/9t/+W/N7v/d75g/+4A8kbuoDSgbWNQkoCmKs//AP/xA/ai2om3LLHZtz&#10;ldHeV84XV2WIxTUHAtE1Kai7e/ZzT0oT4ixAcktvXCYxvHYoNiWmg2Ddt2/QjYsw/cY3vhE/ysa1&#10;114r5QkXX3xx/MxQIKxf/OIXSyYglgUJLefOnTN79+6VGBKkSpYnMcJVq1YJCeKSQ+C3Mxjvt7zl&#10;LRIX/Vf/6l8J2c2fPz/+a+SWPHjwoDlw4IBYaVynW265xfz2b/92/Ao3Pv/5zw95DYrFk08+aWbN&#10;mhU/0xogmxIrLq/rDV4WCC7UxTUXAtE1OaJA98ZcDZK2QcTv0CRbGXv27BGCwWUGsMqIvRGzywNT&#10;+eqrr5bEFFxsLtx9993mV3/1V80PfvADs2bNGnGnAcgOdHZ2Sq0XoLThV37lV0S4Y+lQ00eyCxmf&#10;ZBAuXrx4xBMrsEgZE6wlyCddavHd735XrKaiYMywsHDzMma4FrHCsqxnxgKyW7t2ba519thjj4li&#10;oUkpWM4/+9nPRJlpBRCH2/AXT+cqnCiZUcLYytDdpAkRiK4FQEyAzEy0yjwQ+F7+nlUtu+XKf//v&#10;/9188IMfFCEOIJP777+/UFIJLjLq77KELxmBWGe4NtOgWB0BrAkTkydPlvgSZAax7N692/zv//2/&#10;zR//8R8LGUKaCHsfIO3/83/+j/nnf/5nsY74PNylkBWfCZGS0NHT0yMWzmWXXRa/czh4DzEvCPre&#10;e+81l156qYwLz3/sYx+T8eHzfud3fsd8/etfj9+VD5J8cEVCbFjCb37zmzNJToF1h9WLdZYFlATi&#10;eH19ffKYZBViqJ/+9KflcbMCYtv0l+tzE8RAu8fM2wGB6FoIRbO8AN3PsfBabfHhpvzmN78ZPzLm&#10;pS99qRCFz0JLAksBAsqy/khS+eu//mshlzT+6I/+yHz0ox8V8gBYH+vXrxd3m+LkyZNSyI5rDxLD&#10;+swDxPnDH/5QLEner0sOsvtf/+t/mVe84hWZMUIK6CFo3K1klUKWClyO99xzj2Q3YgVfdNFF8rgI&#10;nnrqKXFTQuCMB27dojVujBHj9Ru/8Rtm9uzZ8bPDweuI533mM5+Jn4lKRaivG2lruAiKJpqAsZIF&#10;3Q4INnYLAc3x+i+/1GqPl+QGuSlEv/fXf2Se+sxjTb/FjALrKW0hEN8pQnLg1ltvNcuXZ+8CgRXi&#10;IjlAwoWSHEDoJ0kO4OrEAoK8iuqIZCzi9gTJ9/yn//SfzL/+1/86k+SwhCB/shyxdJMkB4ghQt4o&#10;A1hZybq1LECKuDghOYDrspZCbsoK/t2/+3e52ay87hd+4ReGlCE8/fTThX/nSEG9Jve89e5cksM1&#10;ueztK80NX395ILkWQSC6FgTZltd/+SWy2PLiASxaFm8rEB7uSrIrFbjicF0WAa5FrJs8YQ1Z+EBC&#10;ShKQZpL4FMTx+FstcSZ+V5qws1yVClylFMq/853v9BI0wD344IMPSqxR441ZePTRR822bdvkPq5K&#10;XL61YunSpYWyVYlrJs+9v7+/aTIvkwRHPDyr6Buw9iC4ImsvoHkQrlSLgmzLWrRKJTx2UMgLrI8W&#10;vve97w3R9CEZkj6KAFJ87WtfWzo7EkuLovMkILKkJaLAiiE2p3HEIuDzSd9X8DuLuD3/8i//UqxH&#10;SEyTZHy45JJLJA6YZy3xOe9617sGSJz2akWt5jIg/kjNnYLzIWnGpUSMFFD6UP6KEhxZlEW9KQHN&#10;h0B0LQ4WHV0Xrr31hkIJKCS0PHDTPbL7ebMRXjqJ4ud+7ufENVcEH/rQhwoRhw/EvzTTU5FlrVBD&#10;VksROkI9SVRYUXnvh0iVHP/xH/9RupFkAZJ7z3veM5BM4wNZk5ocAnDHFh3nMuDzX/WqV8WPIhDf&#10;VLfpSCJJcCh/eQQ3bUW3ueqz15m1n7w6JJu0MALRtQl0QbJ5K/fzQAxPCY+avdEGJEMfxCRI7ff1&#10;tkyDDEiNg5UBbk915QGI6Prrr48fDQdWUC3AnZi0NnmcZxGSuKLkeOLECfNLv/RL5itf+Yrc9+GN&#10;b3xjrvuW7yYjVIG1yXc1Er/4i784xPXKd6JcjBRI4EoSXB4o16lFgQxobgSiazOQbcnirIXwHvrt&#10;e4X0imi4jQLWSFLDh+CKEhdJLFg+ReJFPkC0SWFPfRpdQKoCFlTSVcf5ZREWYEySm9CSAUr5AMkn&#10;ZGu6iJJid5e7NYlkpxKAq5NElkaCWGvSaoToktm1jQIejIc/cL8kZtVCcCHRpL0QiK5NUSvh4cZU&#10;jbdIB4iqgUWVTDcnu7C3tzd+lA2KnP/Lf/kv8aNywMJJEhFEV+W+d3xW0grEussjJF5DGUOSICBk&#10;UvNvuukmySD9l3/5l5otIxSDZK0crs50Ik7V4FzpX5rEF7/4xWFx0SpAc4Utt20aiElTlpOHQHDt&#10;jUB0bQ4lPNyaRVwwZKHVKiSqAJZL0rWXJoYskJmIa6wekIyRJDoIJWlN1QtckGmLjuzNPJCx+Gd/&#10;9mfDatWwEOkYw3lTh4dLsyjhkTGadglTQ9dI8H0f/vCHBzrRAKzwKt2X6p788a/dWVhZQwlEGQwE&#10;194IRDdGAMlBdkUJD6TdPnltyOoBpMbOA5qggSAvkglIOQKvJeuyHrA1UNIVSOF1lQXNkGYy7R+3&#10;ZJF+j7yOXdUpznZtNEtZBaUCv/Vbv2V+/ud/Xrqm5AFLOXluuBFvu+223CSWekHLtWScDmvub/7m&#10;b+JH5ZGep0Xc70pwKIEogwHtjUB0YwxKeFf/2fWF+2ImNWVui7RFKgMsk/e+973iViN+9dBDD8V/&#10;8YOWYXQzqRc/+tGP4nsRbrjhhpqyKvOA9ZK06Iq4LhVYfm9729ukhycuy7Q1BiA8xuvtb3+7WHpZ&#10;YFeCdMIKPSkbnZAC0SfjrigWuJzpaIPrmoSiorFC5uQztzxp/uUN/1yT54EyATIoA8GNLQSiG6Og&#10;J+alH10rLpulb1leaKsfNGU05nUfeUhcm5u/uqHSWB7JJJ/61KekSwekwC1p9VgcafDc3/7t34rQ&#10;pmlwPaDFVpoc6v3MNHBdJi1Ufn8tRAop0s+S3QCeeOIJ8/GPf9xcfvnl8V8HQcIK++/RF9MHPovs&#10;zCSI0X3hC1+IH9UGSKoIsE5pug1QZjiwLj/3uc+JdUdtYlbGKG51tq/CcuPgfhEvA4XdUZOFlwrJ&#10;hZ0Fxh5Cr8sAQURi2822b24p1EszCQTH3FfMEwuxim4RWHMkh9A8+f/+3/8rpPNf/+t/FSLkbyRT&#10;cNBho54icQVCns4imgWJAH7kkUfqKldIg/Oh+F2/A9KiiXTZ3w5xQjD/+T//Z6k/5LEuZQiVZs1p&#10;MksCYoFkku5KdmX4yU9+Uih2qOAaUAaCQpIHNtTFUkY5QYnhoDl1HsgM3nvX7kJNzZMgwWThLy+2&#10;JLe47fZsDKgNgegChgHX5Pa/31qzixJhMufFc83sG+ZW4hZCCFPcjJXCLWnxxKmuuuoq2W8u3fex&#10;LOhxybYzWHYAQU9xdlaz4loBqVGuoAXgnAdxwTyiYwNU9tjzAXcg5Pnv//2/lz37tO6OGkBIy+Xm&#10;BLwPMmQXB3VZct7038SdmMzK9AGr+33ve580baaswQfcqn/yJ38i1hxHkeJ0XJGQGySHJVcL8FYs&#10;etPSlt+yKqA6BKIL8ALLDgsPTbrWRJSqSa+RIKFFN2AFWFtsQFpka6AkqEdD6ENmJI8kszYhaVyN&#10;SkQQCVZentAn/ggZ5TWrJkuUdH06xACUAbbxyYoD8ntpFo21rCRPViTlGuwwkAXGiibaL3/5ywtZ&#10;ZUVQD7nhSYDYFrx2sRBdQEASgegCcoFbE+Gz+wc7SyWiIIQgOyW9ZmuGS10aafpKdJAPVmStdXTE&#10;zf7wD/9Q7tOwmRo3/Qx6O1Lord+Bm5D+lXkW3Wc/+1mx6F72spfFz/hBcgdWLhbUzTffLLGvPJCx&#10;CmFhxfE+QMbpX/3VX8kGrOlsVqxsyJqtgGjqXE/bNcC82n/PXnu7t1RWL6QGuaFUBfdkgA+B6AJq&#10;Apo2CSm7/mlHzbE8oKQ385rZZta1s0e9QS5uP+JcEIoCNxztyGqJn0Ey9Oa866675DHW249//OOB&#10;bi1YV1hJWsJAycDf//3f52Zekn5Pjdzf/d3f5RIv50JccePGjUJU73jHO+K/ZIP30f6MZBTifdS2&#10;Ue5BU2tiamxLxDZAO3bskPIAsmPpXelzi2YBMjvwwH5z8MH9pcmN2BvWG/E37gcE5CEQXUBp0CMT&#10;K6+Ma1NBo1ySWWZeM8v0rJ01YtYe8SkSMm6//XZJ29c4FcsBq4hUfSybWsDmp8SicEveeeed4tZT&#10;sAs4LkLA37G2aOeVB0juP/yH/yC7DfCeLPIlQYfuI+xmjgWZ1/MyDcYA0uPc2RmcHcfZAZ3PwbXL&#10;bwDJou8iwCUJsR28f3/pRuKqIM179YKQNRlQMwLRBdQNdW1GLqg9hQp2faDOD2tvxpUzGx5rwVUH&#10;2WHNYMGxISiJKZouD1GRGZgXH1PwPjYzpcvI448/PiRBg9gZcTuAu49yhiJEBAljCWIZQs5YWL4k&#10;HArusfzYQZ0s0tECZHb4EcjtgCW5A3XNh0GXd3BNBpRHILqASoFQI45XT9xFgWCD+Lovnm66L5lR&#10;uKNLFSCjkAQNSKWWejcyKbHAICRuyWSETEnYwGKCPL/1rW8V/kxIk8QSrEs+C3chcUAeQ5QsX1yN&#10;Tz31lNTOsUFr0UL0qoBlf/RJezx9RKy3WhNJksByw2IL5BZQJQLRBTQUaukRl6lHACqw8iA9yI/7&#10;zRijIeGEHbQ/8YlPCCGREUkDZhJQqAmsZYsf3JG/8Ru/IcXxfC6ZkmRwfuc735EuIiTNsH0Pr4GU&#10;y8TNagHXUIjNkhrkVrQjSRbULdmsyUoBrY9AdAEjBk0fx+KrqqMKySwQ3owrekzXym4zbcW0prIC&#10;SD6ph3yw1ojpVdlguiiwziG1vg1Hhdi4X+V1IxmpFcpPAlofgegCRgUITAiPOA639cRx0oDoIDws&#10;vylzp5jOJV1ChsFS8AMlhGtycs8Jc9je79/WX4kFnoQmHXEbdusOGEkEogtoCmAt4OKsJzMvD7g5&#10;O3o7zIy1M824ieOECMFIxv5GE4wxCgUW2tn+s+boU0fMiT3HS5WJFEEyozZkSgaMJgLRBTQdtNbq&#10;8KOHJA7UKOJLQwkPIgTda6ZbK3C8tRAnFNq8djQBWZ06FFlgWGQAIjt/+twAwTUaEFvkRp4pbsnR&#10;rpEMCFAEogtoCeBa08w+BHfVbrVakHSDYiVOsVZiEhOmTpB4YT04vrXPnD40dH84HvO8oopEkLLA&#10;Pcw4oAygGATXcEAzIxBdQEsinf03UlbLWAXWLuTdzNmuAQE+BKILaBuQTHEiTqY4vq1fHkOAAcWB&#10;ixYS6yKZx1prHb2dIXEkoOURiC6g7UH8qn9bn+nbeEwOYoCj6fZrBmChEX+EzDoXTxUya/Y4ZEBA&#10;WQSiCxjTUMLTBA69bWUiJAlkqiUv4mhYZhozJIaG2zEgYKwhEF1AQAaS2YxkMJLJqFDrEJztO1t5&#10;dqgrwUMzQgGWmGY2BhILCPAjEF1AQEBAQFsj5AMHBPx/7dUBDQAAAMKg909tDwclAK6JDoBjNbaZ&#10;qWz7lQdsAAAAAElFTkSuQmCCUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6knwHNsCAAD3BQAADgAA&#10;AAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAA&#10;GQAAAAAAAAAAAAAAAABBBQAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLAQItABQABgAIAAAA&#10;IQAfV1as3QAAAAkBAAAPAAAAAAAAAAAAAAAAADQGAABkcnMvZG93bnJldi54bWxQSwECLQAKAAAA&#10;AAAAACEACaLgCQDuAAAA7gAAFAAAAAAAAAAAAAAAAAA+BwAAZHJzL21lZGlhL2ltYWdlMS5wbmdQ&#10;SwUGAAAAAAYABgB8AQAAcPUAAAAA&#10;" stroked="f" strokeweight="2pt">
+            <v:oval w14:anchorId="138A743A" id="شكل بيضاوي 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:11.85pt;margin-top:-17.4pt;width:56.7pt;height:56.7pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQDqSfAc2wIAAPcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQju&#10;G9mB048QOTASpAgQpEGcImuaoiIBFMmS9K/bdlHkIu0Bip7Fvk0fSVlOmwIFim6kIWfmcebN5/hk&#10;1UqyENY1WhV0eDCgRCiuy0bdF/T97fmL15Q4z1TJpFaioGvh6Mn4+bPjpcnFoa61LIUlAFEuX5qC&#10;1t6bPMscr0XL3IE2QkFZadsyj6O9z0rLlkBvZXY4GLzMltqWxmounMPtWVLSccSvKsH9u6pywhNZ&#10;UMTm49fG7yx8s/Exy+8tM3XDuzDYP0TRskbh0R7qjHlG5rZ5AtU23GqnK3/AdZvpqmq4iDkgm+Hg&#10;t2ymNTMi5gJynOlpcv8Pll8tri1pStTuiBLFWtRo8337afuZbL5tHzY/Nl+3X7YPZDgKVC2Ny+Ex&#10;Nde2OzmIIe9VZdvwR0ZkFeld9/SKlSccl69QsAGKwKHqZKBke2djnX8rdEuCUFAhZWNcIIDlbHHp&#10;fLLeWYXrGSzOGylJacA1sK32d42vI3PhYmfUcYfK/73DUlXONJ+3QvnUZlZI5tHjrkZIeCYX7UyA&#10;NXtRDlMTOctv0G6IkeXOW+F5HcQK0XX3yLRXQN7FHqykCl+lQy4py3CTBb4Tw1HyaymS9Y2oUDRw&#10;ehgzjOMiTqUlC4ZGZ5wj8GFS1awU6foo0p/ge49YAKkAuI+2w+4Awig+xU4wKbvoKuK09YEl6vtn&#10;fg0sOfce8WWtfO/cNkrbP2UmkVX3crLfkZSoCSzNdLlGS6MRYkM4w88btNMlc/6aWQw3ugQLC9pa&#10;24+ULDH8BXUf5swKSuSFwnS9GY5GYVvEw+gIzYqSP9bMHmvUvD3VoH2IVWd4FIO9lzuxsrq9w56a&#10;hFehYorj7YJyb3eHU5+WEjYdF5NJNMOGMMxfqqnhATywFHr/dnXHrOlmxGO4rvRuUTyZk2QbPJWe&#10;zL2umjhEe546/rBdYiN0mzCsr8fnaLXf1+OfAAAA//8DAFBLAwQUAAYACAAAACEAqiYOvrwAAAAh&#10;AQAAGQAAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHOEj0FqwzAQRfeF3EHMPpadRSjFsjeh4G1I&#10;DjBIY1nEGglJLfXtI8gmgUCX8z//PaYf//wqfillF1hB17QgiHUwjq2C6+V7/wkiF2SDa2BSsFGG&#10;cdh99GdasdRRXlzMolI4K1hKiV9SZr2Qx9yESFybOSSPpZ7Jyoj6hpbkoW2PMj0zYHhhiskoSJPp&#10;QFy2WM3/s8M8O02noH88cXmjkM5XdwVislQUeDIOH2HXRLYgh16+PDbcAQAA//8DAFBLAwQUAAYA&#10;CAAAACEAH1dWrN0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy27CMBBF95X6D9ZU6g6cR5Wg&#10;kAmCSt2VRaEfYOJpEhGPo9iA26+vWbXL0Rzde269CWYUV5rdYBkhXSYgiFurB+4QPo9vixUI5xVr&#10;NVomhG9ysGkeH2pVaXvjD7oefCdiCLtKIfTeT5WUru3JKLe0E3H8fdnZKB/PuZN6VrcYbkaZJUkh&#10;jRo4NvRqotee2vPhYhCK4HfbdE/Trt1nQ3g3XvOPRnx+Cts1CE/B/8Fw14/q0ESnk72wdmJEyPIy&#10;kgiL/CVOuAN5mYI4IZSrAmRTy/8Lml8AAAD//wMAUEsDBAoAAAAAAAAAIQAJouAJAO4AAADuAAAU&#10;AAAAZHJzL21lZGlhL2ltYWdlMS5wbmeJUE5HDQoaCgAAAA1JSERSAAABugAAAa0IBgAAAGAksaYA&#10;AAABc1JHQgCuzhzpAAAABGdBTUEAALGPC/xhBQAAAAlwSFlzAAAOxAAADsQBlSsOGwAAABl0RVh0&#10;U29mdHdhcmUATWljcm9zb2Z0IE9mZmljZX/tNXEAAAAhdEVYdENyZWF0aW9uIFRpbWUAMjAyMzow&#10;ODowMSAyMjo1MDo0NIdNvh0AAO1DSURBVHhe7P0HgCVXeeYPH03unp6e6Uk9eTRBMxqlkVBAiLzG&#10;4ABLsNeCXaJhLeP9bMFiFjDeBa8/FjBmjWxs0K7BJngl2YuBxSwG45VkQCgijbI0SZNz7p48o//5&#10;vVVvd3X1OVV169btvvf2eTSlG/qmOnXO+7z5XPC8hQkICAgICGhTjItvAwICAgIC2hKB6AICAgIC&#10;2hqB6AICAgIC2hohRhcQUBDnT583R546HD8ypm/DUXO2/6zc55bHjUDnki4zqWeS3B83cZzpvmSG&#10;3AfTVkwzE7omxo8CAgJcCEQXEGBxaN1BuT2cuu3f1m9OHzwl95sdEB7EB2asnTnktie+DQgYiwhE&#10;FzAmcLbvjDm28diAFaZEpgQ3VqCEBwGqdTh18VQzaeZkeT4goB0RiC6g7QB5Hd/aZ07uPWmOPnm4&#10;payy0cK4SePM9DUzTNfKbjNl7hS55THPBwS0OgLRBbQssNKImR196ogc/dssue0+Ef81oApg6WHx&#10;Yfl1XzzdTFthiXBeR/zXgIDWQCC6gJaBkJq10I4+fcQc23jUWm398V9GF51LpprJPW7XH6QwpbcY&#10;MZzcc8JL1Gf7zso5NwMgP6w9iA8CDPG/gGZHILqApgSuRlyQkBpxtZGMpakVw22nvZXneiZJ9qNi&#10;tIU7pE8WKIAcIUm5H5PliQzSbASw9NTqY2yC1RfQTAhEF9A0OPDAPnPwwQPm8CMHG2q9qAWmaftY&#10;XAjmjvi2nYDCoDHK4/ZWyyAabSEyxj1rZ5mZ18wys66dE2J9AaOKQHQBowZcj0puh9YdGLBQqoKS&#10;FxmGkBnCF5dbwCDUBQwJEuc8sed4Q1zCWHkzr5ltZl43W6y/gICRRCC6gBEDRLbvJ3ssse0XV2SV&#10;rjUEKa4zMgax1ELGYH3Q64MrlFKMpKu0XuASVuKb8+K5oeA9oOEIRBfQUJAZue8ne4XcILkqhCWW&#10;WjIZIlhpIwMsPUkIevqIJAVV5frEtTn7hjmW9HqFBAMCqkYguoDKoeS2/569Qm71Qq01iA1SC8Kw&#10;eSAJQ3EmLCRYb70i13r2DXOF9EJCS0BVCEQXUAkQcJDa3rt2150hSQyHWA6uLQRfQOugyrgr82De&#10;qxcE0guoG4HoAkpDY267f7BThFtZIMRwX824osfezg4xmzZCVZm0WPKQXu8r54f5EVAzAtEF1Axc&#10;VJDbnjt3iZuyVpAkArGRek4KOtmQAe0PrP4DD+yXeC23ZecOFh6kxxwKCCiCQHQBhYCQ2vX9HWbX&#10;P+0olX6OFk6GXZRp1xsyIgPE2tt/zz7xCpSJ7RGrnf+ahWb+zy8MylJAJgLRBWQCq62sa1LJTZML&#10;2glvectbzO7du+NHQ/Hcc8/JkcaVV15pZsyYYa6//nrzjne8w1x88cXxXwJwazLPIL0yZSfq2pz/&#10;mkVBiQoYhkB0AcOAS2nHd7aZbd/cUrOmjZYNqZEu3iqupbvuuksICCKqFR//+MfNH/zBH8SPBnHn&#10;nXfG94x5+umnzVe+8hVz7733xs9E+M3f/E3zhS98IX5UO/jd3//+9823vvUtM2/ePHnuwgsvNEuX&#10;LpX7r3jFK+SW5zhaBXgM9ty1S45avQcoV1h5i9+4NCSwBAwgEF3AABAqkNuu72+vOVuOJIFWjZu8&#10;973vFRJ6+OGH42dqQ09Pjzl8eHDnceBaVi5SrJfsFK985SuF+NKAvF//+tcL0b3zne+Mn20dMCd3&#10;fHebeBZqVbqYk4vetDTUWQYEoguIYiXb/35rze5J4iJozq2eCbds2TJxNf7Jn/yJed/73hc/Wxz6&#10;/iQ2b948zIo6efKkWbNmzbDXYv2p9VUWLhLFRfrTn/40flQMkGWzWoCQHbWZ3NYCiG7BaxeLpRcw&#10;NhGc2WMUWGw7vrPV3PPWu826jzxUmOQgtIWvW2Ku//JL5eB+K5McbkUlno985CPeuFsVmDJlivmF&#10;X/iF+NEgvv3tb8f3ymPLli3xvUFAdHnA7Um8Eav0ggsuEMsQ4ub+VVddZT73uc81dExqAQrVpR9d&#10;a17yt680q2++pHACClnCT33mMfPjX7vTbLltU6lsz4DWRiC6MQYW+eavbpBF/8wtTxYO/OOSRMi8&#10;7Fs/V5OQqQqPPPKICGUsF44vfvGLQlL1gs9UYHG9//3vjx81BqtXr47vDaKK80i7ToHruxSMJ0T2&#10;xje+0dx+++3yfuKUn/zkJ81TTz0lrldcqvfdd5+ZP3+++cVf/EV5XTOAOLAqW9feekNhZQvX58Yv&#10;PStzf/0Xni6V6RnQmgiuyzECCG7b32+Ro6hGi/BAi15647JRCexDPBDapz/9aa9VQRLGzTffLLEu&#10;BHWtcMW2vve97zktLx9e9KIXDUs0gSxcWZVYjZ/61KfiRxGqiNO5fsM3v/lN84Y3vCF+NAhIjvNO&#10;kiOuSlyoLpclygCECD72sY+JotFsYE5T/kKMuajyRnYmJMn8Dm3l2hvBomtzqAV3z1v/RW6LkBzW&#10;GlabuohGmuQgNYQplgTEcNNNN5kTJ06IlXHo0CERtrgB9bW8htgXArwWIOjT5ABIToFki0J/SxI+&#10;Ynb9xizLqyhc3+cifhfJAUjRF5eDLCFjQByQ8fGBz6/CQq0VKGWLf+VCc8PXX24u/4OrCrWOw32/&#10;7RvPifs+WHjtjWDRtSnKWHDNkDmJAEYQIzCx1kimcAlgCAp3WlJgI9hvu+22wtaYxqdcpPbhD39Y&#10;3HhF4LIKXQkmxAJxF6YtKaw/F1nWAmJqaaQTYiBDFII0yUFkEF0WuB78doXPCoXksMC5PjfeeKN5&#10;85vfPGr1gmRsbrljkySvFMkiDhZe+yIQXZsBUttyx2apgytCcFFyyWKz8JcXj3rdEYQDeSlp5GVB&#10;Jl1qSfzVX/1VoVT6d73rXfE9Y/76r/86vhcB4oFki9TWFSE6SI7XJTMuIWYIpt6MSwgM6zcNrOAk&#10;gbrcpvwdovVZc0mks0spx/CNDwqExvQgutEkPSw1dWsWsdoC4bUfAtG1CTSLcvPXNhYmuMVvWipH&#10;kUD+SADS0uQQrDkskjxLJ/keBe/hvVpE7QOCGzcoFiDWStr9VzQ9H3L+x3/8x/hRBIhWC7fvvvvu&#10;IUQIwSH0+e6831gEaWsL8B24eRUoEZxv+hw5d2KSRZAm9KzxIamHjM00RpP0dI2gCBYlvKVvXt5U&#10;aySgHEKMrg2Aa+beX/+RxBnySI4Fu+ztK80NX3+Z3DbLAkYoJgkLAZxHcgCySAOhjvssC5AD1glu&#10;O8jG5abE/UYyTB5cZMVv2LNnj8S00tYeyTO4/aogOeCKz6U/GyJ2vY5i8rJgfNJuUEWa+AHEphZs&#10;ekxGAhCXxvEueu/FudYaxEhc+95f/7HE8gJaF4HoWhjs+/bQb99rnvjEutxMMxY1i5sEk2YiOAUt&#10;ssoA15nLfYYr0hV7UyCIsUg0YQMLzOVCLFtb95rXvEbIzOVCdZFfPShCdL7xrSW71AUXoaFAuBJS&#10;UCYgO8ZZk1sUjDNWIApIo6GEx1pY88HLc132WH8okSStVLGRcMDIIxBdC4Ig+2Mfe9g8/IH7pRg2&#10;C0pwaLEsbhZ5I4CwJf6TjgEVAZZBWsCp268IaJCcBpZGljVGj0jIKAmIKW1F8jn11NbxmS4XXVZT&#10;6FqRjJsp0jE3l+XF7yoSm1O4yMv13a56O4jXVeqggARf/vKXS5kELtaRIj26pbA2ihAeyiTrDuWy&#10;3s2FA0YWgehaCLgl0SxxU+ZpllhsI0FwkBRJHQgnhBnZirWCz0jjyJEj8b18+ATounXr4ntDgdDn&#10;O9PWDILflfyC4HZZLkUAceKuSxMoJAfZVQFcpGmkLTof0RUF1rGLmF1Ws6vTSxbJKXgN1h7kiZIC&#10;2TFGI1GukCS8PJcmyiVKJqRXa9PpgNFBILoWAVlj1MLlxQoG4xAvaxjBIdxwDaJ9c3Af0ijbNNhF&#10;SLVo81glLqHtsjYApAXxJFtkQXzppJYksmrr1P2ZRJJY+G2uVHzcl0WLrzkX4pgI/zThuAiot3fo&#10;tkguokuTYRZ8Y5kmcF7nUlxIQCkCfifjSUYnmauUizB+nHs6M7YRUMIr4t5H2bz/N38icbwi5QsB&#10;o4dAdE0ONEZcJfTqy0s0YXsc2iJhyTUiBocQI5aC9YYVlxRoVWvdtbqtXETncw3itgRkEZKWTw0a&#10;hE0CC9/rsko593TTZMX06dPje4NIEwtKQD3xOrJLITkEPr81Cdd5pscjTUggTYZZcJEXSJOlz21Z&#10;tISCeUT8Lv37sbRRNLhejIGLuKsCyiFEd/2XXyLKYhY0YQXCK7NnY8DIIBBdk4IFRF8+3JR5cTi6&#10;QFz9Z9dLR4iqa+EQ/AgYrJ1bbrnFTJ482UkqCCifMMyDzyLyWREuuH6TzwLDosNNhpWBxbBr1y7p&#10;ukKqPKn2xItcpISArYfQy8brGNck8TMuyd/hem86QcdFNLVYdJRIuJD+XFUikijitgScJ9fdFXMF&#10;ECC/GcJH2SqbKFQUyfh23sbBKKQ0R0chDR1Wmg+B6JoQaIZkeNFpPQuQGuR21Wevq3zPLYQpVoRm&#10;6yGsKODG1QYZuIQkRFgGa9euje8NRS2Zia7PcGVjQhgIR84FwYmgdp0LZJcmYIgzWWReK7LidYx1&#10;UdcortpkEklaIeBv6XNylRG4rDwfXNeCsUv+Ds7D9bqibktieygCLmUAMD5KbBAiiU/qXahFKaoV&#10;us5QJvNaixFioByBer2A5kEguiYCmiBaIUeWVohbcsW7VxXSNGsFgkQ1ZoQlhJAWiDz+0Ic+FD8a&#10;BFafCqJa4NtOxmUd+JAUuAqy+NLgN0KALisyCc7dVaOH1YElkYQrcYau/y4gxF3xOj4Xge0iO84t&#10;SdrJ7FCXi5di7DQgpfQ5FyUHvsP12rTl5Ypx8p2+65sGbs8sUsQST88vxouD+Yqy4BqPqoAyiVIJ&#10;6WUlrBBiYGcQQg4hWaU5EIiuSYD1hhWX5+eP4nAvMUvfsjx+phqgIWOtITBw0YEXvvCFcusCwjRN&#10;gAicIgXWaSD8Xa41BKdL8Lvgsk5cn3nHHXd4LYY0fMk1WBLE9z74wQ9KgoTrnBHKEBdjmrZyfPE6&#10;BH1HR8ewpAvOjbZmeo7JMUlb0ZybSwnhvenaNR8Zp+Gy1CGwtEuSsU2D17iuTRoQPWTqImmFK0bK&#10;5+N+phMO40KHmEZbeEXXICEHQg+EIEKyyugitAAbZWC5UfCdV5eD+4SdBKpuuKzk5NoKByGS1eyX&#10;TMS0kMcSKtK6S4FA4j0QAxp5GkV3/YYkkun6CHx6OCaBto8gzDsvwGtvvfXWgfPjfLBMsK6o8SMB&#10;5YknnjCLFi2SvwMXsQLe47I4awVxOYQ4pKBknYzVkfkKIabdlgquNYksavVAVsk2YS4wJ1B+0gpH&#10;upcnr3P12yy65RFWMteQueMC55xOwgHp34ESwmdxvbDIy5S71ALIbMNfPJ0bR5+2olv2cxzpfRwD&#10;IgSiG0Xgz89r26XlAsvetrLyUgFNMEEwYnW43I5ZjXuVONKARNLafhJYj3w38T++F40cTR6BmtbE&#10;ixKnCjgFiSVJlxmCGiKFUIEmhvD5aQuP34BVpQTF5xQl7pEA4864MY6A3waZ+K5TEpxbsrl0XgPs&#10;dH9L4FI+uJ5pRQUiJdGnyNixqwJzxtWKDfDZadco58v8TCPZexQr1uUqrhqU/eT1mZVsTruOq/bG&#10;BBQARBcwsjh14OTzj3z4wef/+ee+l3n87D/e93z/lr74XdXBEtHzJ06ceN4SSPzM83LfCiSUniGH&#10;FSbxK9ywJDDsPVbDjv86FJbQnreENuz1VsDJ36327/wNViuXv2fBCvqB11vhFj8bwVp2z1syk79Z&#10;4Su/zwr3563G/7wlxPhVYweWfAauG+PNuKdhLT3ntWLMXLDEN+y1jHERcH14ve9aWDIb9tkczGMX&#10;LLENeR2PRwKs68f//48413LyePD/99OGrOsAPwLRjTB2/uP25+9+/Q+dC0AP/r77/+2M31EdECQI&#10;eauRx88MBYSSFBB6+AQK4G+u9yCcAEIMgQfBuF7HYa0qIV6A0HW9xiWMFcn3QHj6WQoE+5133hk/&#10;ClCgeFiLVcYN4oPEOJgHXBMdUw4UhSylgHmVfD2HtRbjv2aD7+R3+MD8SX92lgLG9yZfy28fSey/&#10;f+/zP/o3/8+5tvW48xe///xz/2tj/I6ARiMko4wQcGlQY5NX+E0MjkA3m6BWBeI4uH6IcZDV5ot5&#10;WYHjjO/4CqUBLjPXe4hvAdyhuAHVzZYE7kpNJFD3Fp+XTLxQ8PtJkknHivhsYnO8HheVJb1h7+X3&#10;JeM4AREYf8Ye9x/jQ60cKf64gRlnnsOtSRyMeGfSFVwEWe7rJHBh+2rnmD+uInR2nfchXfPH/E+7&#10;xAGJQi53fb3QNUyXFR+0TjYvwzqgGoQY3QiAQDV98fJKBihOzVoctYJFDEklE0YgAsjEB8iE8oI0&#10;smI5CIw0GUI2xGeI0yRjbwhPyBYhy9984LeTIMNvT5IbpKUxNT5TPxeSS2cVBowcSJJJZotybfMS&#10;XQCxNGJqEGk6Vgq0G0wSzAFf3Ja5QlJMWrFKJ60AYp3EIMlSRflzfV69IIv6qc88nrv213zwsspL&#10;hQIGEYiuwaBsAM0tC9Tn5NXm1AIWOSThsoDyMg55PcSU1nSzhAuvdWXmadKC/g7IrdbsQz4bAcr7&#10;aV6Mdp5OjgAIVoRZkYSMKnBs41FrmZ+V+1jofRuPyX3A/SyrvSiYD52Loyy9cRPHme5LBhWDvMLl&#10;kUY6KzKp6GQBS51rTPJQGlzznp4e77xywZUJDCBd12/BG4DFCMmiLDXC8mcukHRG8lkWSDqjPrYR&#10;/WnHOgLRNQhM7ic+8WhmXVwjsrBY5NQzQUyuTEoEEEIlixDSqfqKLAGjAiMJSA1yrBoQHxZEGpwb&#10;vw+3lhIq58848Lio643tWE7sOSG3J7mN7+tzzQTIcKolQyXFST2TTOeSLjO5xz4e4VT2tPWVNV+A&#10;WnMoXi43p8+7wNzGu5C8zoCsW9yuaXDdXUQKWC+Qo4LPJfOT76gaNIHGustSglB6KUOoupXfWEcg&#10;ugagiKuSCc2WIFUJI1x4LHoEuy5SrB/S/9MacZ5VB3if1lspsqy6sqUGZQHZZe0okATfT/wxTe50&#10;rTix57g5+tQRscL6t/W1XScLBObUxV2me81007VimjympqtRSJYBYEFBGi6XMnMTkoOEiNOmwXV1&#10;eRYgTtqZ8T14LrDEmJdJN3YSzFVikC63KEi7XEEWMdYLZAJkl6UAB1dm9QhEVzGKuCrpjM5RBVjs&#10;aL1YUy5LzRXjACx+l1WHsNDiXRcQNGjqLrjIsQiplgVC0BXHAwhZtPObb75ZFACUj6NPHjbHtx+3&#10;ZNY35jfORNFCyepcNNXMuHKmPK4KzB3mkBIPxAE5cct1IuGF1/CYueFSnNKWFuB1KFoQm6u+Lw1e&#10;hzvSp2j5itB5H27XRgI35jO3PJHZMSW4MqtDILqKUMRViXsJt0RV8RUWqsY4AMQF2SUFB3+DgNKa&#10;cVprhTA1cQWSIEBPr0ktvFUkhU0aPpeij1SrRFKjv+yiS80FO41YaoctoUFyoQVTPpiXxAG7L54u&#10;xFdvzJi5A6kxT1UBYv4QByPLkpitDy6lKVn87VLg9POYvzT5RtFxkSiAcCE5ErNc7s4TJ05431sV&#10;8B48+vGfZXoRgiuzGgSiqwAkJuSlCSNEmLD1Cg/AIoWUWKBYKzxWIvvwhz88rLuEL9aBNq0LXfsZ&#10;YgHxGSxynzvSZ9XxO3yJLAgdyHT16tWZcZsyQMk48MB+c/jRQ9ZSOzAq7kcEkmreCKUpvfUJJo0L&#10;Akg6r8VUI4DFx3nNuGKmmXXt7ErmbhG4uqyApMLkUqryYoJJsCYogeEzXXPWlwVaNbi2WHZZiSq4&#10;Mi/96BVSthBQDoHo6gQWHJZcVoC5Slel1sRBGhAaBKJAQEBoxDyw2BQ+AlKS5LMQEFhx6cy0ZMxF&#10;AQn64h6urDc+E22bz08mD9QDBP/+e/aaw49EFlujQDxrQtcE07XS3k6dILGucZPGy3ONjHVlIZnx&#10;icV6/sx5ccs2mhA5X9ycM6+Z1TChy3zE0spzgbuUsKLtvlgHrAdV9Pg+rM4kXGU4rBPmN/Heqkkw&#10;rx0gStTqmy+ttPxoLCEQXR1gzym24/ChalcllheWnMY20qQEWMQQUzoBwGfVsZipkXO5IoHPqvPF&#10;3viN2nMSYYCFmOVCKgqsZbLWsNqw3rIUi1rBdSJzcYa9TlhiUcLGNNGkWxFKeIzZ8W394sIl0abK&#10;jFEEL2Q344oeSZqox7UGyRBrZT5zH2UujXQdHISYLj3A2kMBy4Naizp/XQkpvrpMfhvEyN8gvCrd&#10;m3giaPCOIuMDGdrE7QJqQyC6kiDhJGtj1CpdlZAXi1O1ziyLKguuuAcE58ukVPgSWojxqeWItqvW&#10;psZg0hpxrVBy23vX7sqSR3DFYZ11LuqU21YmtFqhBEgyDkk5fRuOVjauWHvzXr2gLtIjpgfhpZNM&#10;mOe4EtNIz2fmMLG1LKAEUgqTjDO7Gh64QgAKLaXh/VnJLmXANcKyy9q4FasO6y4kqRRHILoawUSk&#10;jdeeO/1ZWVW6KtE0IRqIJIl0MkkR+GIfebENdfUktWeABo61BsHRjaK3t3dYbVOtqJLcILAoxtQj&#10;SRZVWdbtBsgP1+fRp4/I/Xotv3pJD/KC8DTzF4UJV2IaLkssK7bG/GWXBLwMyfnO96TrRnG1u8oe&#10;gO6OAMHxmRCsy7tRD5AvyBnkjQvMZZpMjBUlrV4EoqsBuMuoj/MJ4Cr96BAbC5kFBXG43Dm4TtBG&#10;a0HVVp26cHyuzyJgXPf9ZK/Z/YMddZEbQhUBQPIEBBf2/ioHiE7IzxIfMeh6knsgvQWvXSSkV6t3&#10;gyxaJTzc62nLyeWOh5x82Zy41FlP6cxkPCXpMgOfIqmufIitSkvOBa4BSW4+Nz1jC9nV4zYeKwhE&#10;VxAs/kd+70HvokezYtJVYTWwGCE5FiOaLJYTmmjaquPvxC6SiSd5wC1EDVIaaLi++jigC1zBIuf1&#10;9VhvLOSd/7BNtFef5poH4kSaHBGIrTFg7kN49cZHaVSOpVdrIgseBS17SVpirrnsczmiKDJ/XeuF&#10;z09vGovi5qql4/uY8xDvSAB5g9zxWdkoD2s/ebWQXoAfgegKgODwwx94wLvA0agguXonG24QNFQW&#10;Ne4XNEpNOHG5VwCvI16XZY2l4cuk9NXHAf1+4m8IklrINQlck2SY7fqnHaUsBcYa66CRmX8B2UBB&#10;IeP14P37MxMnfOAaQnoLf3lxXdYIih8JKUmggLnciHkExeekFcl0LR1rgKxL3KP1eDBqBXIHy45x&#10;dwElO5QfZCMQXQ6IF5EJ5bM4IDc0qiqSTpJpzi7XiCsmAfKssTTS1pnCl57Nd1JzhIuybIIJAnHr&#10;7ZszY5s+MLaQGy6woLk2F1BWUFq4rmViewjnJW9eVtoTQuxYGwUAyAyFLYkiBOVy6SfjfSihfJfu&#10;dDDSQP4gh5BHPqy++RKz8HVL4kcBSQSiy0Be+QCLFE2qqoAwhAKZAddlQeNkQSYXtsK1DUkWXFYd&#10;SGZS8j0IDgRFVheLLBBze+6rG2qOvRHvROuffcNcIbmA5gfXmDgr8dZa3ZsoMBe+fUXN1xr3Jc0O&#10;knMZolOXOmsGtz9KmqtcQOFaD8laOjwtfFeR8oVGgozMbd8Yvv4VofzAjUB0HuRNKBJOaMpcNTSj&#10;y3dZfDE2NFU0UHV15sGXScnnsLghOTIoyxIcmicWnM/d4gOCDnKD5EL6dGsC64Prj3uzVgseVyY7&#10;etSa0EUMjsQVlMWkhwMCYy7nEZRr5wOtpVMPCJ/R6FZ2RYBcQj75wNpBNoX1M4jxH681ba/NwSJ9&#10;8lOPmp3/d3v8zHCgMa28qdrOCIpXvepV5m/+5m/MS17yErNo0aL42UGgqZ46dcr8+Mc/jp+J0NfX&#10;Z7Zs2WJ+9Vd/NX4mG11dXebAgQMDrlLFhAkTpAHv5z//+VKLmvjb05953Gz7+y3m1P78nQUA2vwy&#10;q82v+cBlZsEvLTLTVnabC8ZfEP81oNXAtetaNs3Mfdk8s/hNS6UI/+zRM4XmAx1fIMhd1jI0Vtcr&#10;Ohdmz54trv5Zs2ZJHO7BBx80f/iHfyiKIdbcNddcE7/SjQ0bNpjvfve78aMIl19+uaxHyPK1r32t&#10;ec973hP/ZXQx/ZIZshMF4/T8ueEKcf9zfebI44es0jjXkt34+NmxjWDRJZAX9EVDQlNCY6oHuFOy&#10;LC9chevWrfMWrGKFYdWlSQpkpVengeWIBQkIuqMJu9qA5QHlAM1989c2FI7ToLnPf/VCOepJSAho&#10;HTA3IDCOovOE+OziNy41C1+3uHCIAG8FrkbWESji1k+uBQXr6OUvf7kUk9fiLXGBNc/n6G4aVQA5&#10;lVV+QBbylf/tmrC+LALRxWDh/ex37/cuwKrKBzCgv/KVr8jiy5rweWSo6dJp1yPvKZoVpluhUPQN&#10;qdaaSQbBEcfccsdmyaYsAlyTJB9Q5xYwdoGQxrWdlVyRBOsP63DhaxcXTvzCmmN+M6+Jt2VlJuPe&#10;xJWfBIkorEPWRrKnbC3g/dT7adN0djqvEkXk1lWfvXbMJ3EForMoUj6AZlRvnVYyaxK3IGRXj5ao&#10;RJUG2iufnQXiEffdd58sYl8nCR8YJ1yTO/5hW2GCI+ay9MblodYtYAjI2txyx6bM7v1J4FUhsxAr&#10;r6ilwlzHrZ/X8PmCC4a7SIusJRdQQFmfxA2xMIGv9KFe5HmiAtkFosslOSZHveUDTHpq0NJZXSyi&#10;PE0zD5q8koavKa0Ct2ettXBYcFtu3yQk5xuvJBBK81+zyBLcsuA+CcgEFsm2b1rl6TtbZZ4VAcoT&#10;8fIia5M1mLfOyM5MdiDi9WQh1xqrRpkluUUJTpHXaq8eMGZZrQnHOtmNaaLLIznKB3BX1pO9hOsC&#10;MiJzC/fHjTfeKAuHx+rOqEfLYzHhwkwvKhZpmcbPPrCAyPQqYsGxqIipoHXXoyAEjD0wv/AUFFWm&#10;mGsoUqTV14u00pjV2NkFFFlig5Bqej2CkcjazMoWH8tkN2aJLo/kqigfwO9PxhYgScRFOrg3SOev&#10;J0DNAtPvSYLPxLKDbNktnOyzWr8H1xIbQxapg4PUiKEQS2FRBQSUBesSd2bR+C8ucfrM1hNDJwzA&#10;egTE9fL6vyogRyw41jvJJiSxYB0mQYii6vicD1n1v2OV7MZkocVIkBwuEDIjmeD4+H2WFe7FerOw&#10;8P27guUsPLRUSK7WvpSMDdrhvb/+o1ySg+Aueu/F5oavv1x2bQgkF1AvmEOLf+VC85K/faWsxTzX&#10;NwrZwx+4X7qHFI0bp8Hu9woUxDyS05pWlEzCEBAjyWaubOi8rM8qQQzTJ79Y18g+ZOBYwpgjupEg&#10;OdyStPMiBqZNmZPg75BQlYDI0lmTmm1GXVEtSS9o0vf++o8zC+YBwoexQhghlEKBakAjwJpEiSrS&#10;TxYX+z1vvVv2iiwa61OoIoiHJd1+LwnWL+Sm/TMhONafrrG7775bbpOgTGEkwZj5tgobi2Q3plyX&#10;eSRH6juLqR7gxmAR4Kf3+eTx3/MaFwnWg+Tu3ixW3KW1fD7j8+znnsztZoK2veLdF4W+egGjAkoS&#10;cM3lWW64M/E0FG12rAoq5Tku7wfKKetL6/N8CV/p/pugaHyOMAPvrSqWt/mrG+RwYSy5MceMCk5W&#10;V1ZxZdS3cm38qBzItlKSA9x3WW5YWlh7uBX1tVUAVwvEhgVXC4kyJgiOB266J5fkILcbvv6yQHIB&#10;owYUUnWTZ3kRcGey5tlDsog7E3KDvLhNJpMQhqA0CALjeUiL15F4km4sxXpPr3nWYVHiYg1TWA7p&#10;VgHGyJeoM5YsuzFh0XFB7//Ne7xFlVVkVyatqSSIzSW321FoJwYsL0ipXvB51OxgxaVdmFkgcL3x&#10;S+u9CoCCAu9V77tkTGZsBTQvWNMoaeyXlwXW9tI3L5cjb52jfOKWhLBYtxAdBIR7MmnBqQuTNa7e&#10;k2RjdkWt9XN8L5nUxParsuwoPfDVKmLZXffFG9q6BKjtLTr89Gh1PpJDcLMDQT0kh2bnIjnAInFZ&#10;bqoxQlDphVEGfB4LoyjJYblhwSEkskiORBPicFf/2fWB5AKaDghn6lw5spoRIAdw4ZFclUeKkBpr&#10;CYLSuro0yQFICOuOtQ0xQXzf/va3478Ootb4HGsYFyZki3yoAqxh4nYusP7prpKn7LYy2p7ocFv4&#10;3HEIbnzU9WQJQnK9vb2y2wBamytTiywsNL8knnnmmfhe5PKst7d2LS2KWPAP/fa9uS4LEkyu//JL&#10;vAskIKBZgFfmui++WArIs5RWDWGg4GUlq7COcU9iqXHfFwbgeUiRkgLiey5iwmtTC1TxheyQG1WS&#10;nS9eybjgxqw1gadV0NauyyxzHe3vmj+9vi6SA2hzSXJjUibjdElARsTPklvtqPbG633B7apAnIL0&#10;67xygeCmDGhlMM8hsrw+msiAKz7+gkxLEGCpUWMH6bmSVBSulnyalVkUeIbS2wUhX1CiayVMFyAy&#10;lH+fVVtFGKcZ0bYWHVaLj+Rwd9C7sl6SA2kLjskIYbmA5cZCgAhJRiF2t2vXLsOW/dynU4pmdFUN&#10;JjYlA1kkh5uShJzgpgxoZTCPEdZXffa6TBIjWeX+3/yJV04ocFESR1c3pg8u5baW+jm8OmmSA3xu&#10;VZYdBMbY+Cw75AQNItoNbWnRZXUGgORe8MfXNTzwSsdy3Jou+BrFMqHRCqvshyexia9tkLqiLJCZ&#10;RSulKsg/IKCZwNynw0pWDIqtt1bffEld8x8ySvezxYNTJKwAyZFt6QLK8wtf+EJpwk7nlSosO8Yi&#10;K+MSedBOO5W3HdGhkeCDd4FJjLsyz1VRFVxuCEWj3ZQAvzuuyqySgaLum4CAVkYRtz1rgDhWmS2k&#10;UFJ7enqGWXW4LbPcnSCL5DTcoUCBRm6kPUllkEd2EH+7lBG1FdFxwUiycAVUIbnRKI5Mbs2TBn73&#10;rA4M9YAOEXkZlSSZ0B+w3fzxAQE+YN1t/NKz8aPhYC0se5u/9iwJkswgHFybrn6zReJztZBcI4B8&#10;ePB37hU3rgtks/rcnK2EtiE6NDYumKuMoCqSw0dPDI29rbQolGQS0odxJ/g0t3RXdEWVQWYFJE+P&#10;Sty3PjAeaGv17pQeENCKwMOBdecrOQIId8qOslyZWG8ospT2kLBCUlkSeUTlSl5RjATJKRgH3+at&#10;I+0FaxTagugQ7jR0dbno8oKvRYDmhhuSbMkskGLMDgHpBs4sCLIsXc1eNT25isJQtDIWcFbZAG4Z&#10;3DPBVRkwloEl89RnHs/MzNTkrLwdEXAnIh/Sbsus8ISrsFyB4ltFE4lakEV25DNQUJ5F+s2OtiA6&#10;hLtvw8F6Te+sOJsLWGnsYZVOKNECUFdrH6xCsi7VIuS1HHm+/STIHCNbyuW2VeCOwS0TXJUBARHw&#10;fOAByVo3tNHyNUhWaK1ssnWYr79lHsn56nEbDRRlvGKucAdkv/aT17Ss7Gh5osvyuZM1VMTX7gOT&#10;EVclbgSKwsG6devEDZnW3tKA6OimkATuTm0tlAakxuv53DvuuEPuFyE6FigEl5UijSaGG6YdfO0B&#10;AVUDDwjKsi9OBfCEoDRnWTWQHGSnnhtXIkqzkpwiK5mPxBRCHq2Ilia6rItC/KmeJs2UBkBouBDS&#10;kxVri76SuCyyCI8CU9yZSRDno4NC2p+v8G3t4wKaF8WfWZlkaGKMA26YgIAAN4oojEVLk5AdyAa8&#10;NKxnRbOTnCLLeGjVTMyWJbosMxvti2LRsmY2GVRMSLbryOodmdbg0mDSEn9LTnaA+xKyS5NkLZMd&#10;XzoklxWPK+JyCQgIGAREhyvTJVcAFl2RxLbf+Z3fMU8++aT54Q9/KI9bheQUvnAQMhUXZj07uY8G&#10;WpLomIS+3QjQtsgSKmvBQF5sx/GhD32oUP9JyAoNTrfgT0M7oKSBtUg2pqKWLCvIDZJznT/QzhBl&#10;6oECAsY6UKJpH+irPy2S4IbHhvXN+kdG+OQDMTyU4SIenJFEVoIfZN9qux20ZGSRbCmXkGcC1uum&#10;wyXJxExbYT6ghZFd5Wv7hbXnah2EFqff8eEPf7gwyTHxKPL0kRyaFo2YA8kFBJQDGcl4hGhq7gIk&#10;QMgky80JcRGCIFO71UgOZMlSDA0svqwEnmZDyxHdtm88500JLtvVQJHUvGp1I5BG7COrr3zlK/G9&#10;QfBdaH0knZClWQScN1qWz61CATgLtJXTgAMCmgEIenYn5/ABqy+rtR4EhjcHpTaNZiY5BRYblitj&#10;kQYKd1bhfbOhpYgua3DJrqy3ABrrCwLS+7XC537EP58GJQu4R4v2tSQNGnelT4siFgfRBwQEVAes&#10;OtaVS9gD5JGvry5AYSb+liQ74v4818wkp8Bw8JF9ltHRbGgZossyl3HXVdGANFkQToq/kl4tgOzS&#10;5JWsrVHQ+ovXFkHeYmIhhqSTgIDGAE8Jlo3PU5KnhKbJjpBFLTWyow2yLH17UvrCSM2GliE6BL1r&#10;QPEh11NG4AOZkT7feh5wRaYLRdNk5yokTYOFk+UeQcuktidsjBoQ0FiQeEK2pS/+nxdWSJIdiWiu&#10;WtpmBj1xXd2U1ABpdrQE0RH09XU+qbJGLB2XoyuKyxrLA59DK7Ak0p+dByYQWqIv4I12yb5xoQg8&#10;IGBkQElBVt9HQiu+frtAyY7aWl/jiHpA0hteKY4yoZcsoFSzy4kvXsf+n82Mpic6Un19GwESl6uy&#10;niPtTsB1SYqwr7g7C7gm9fPofVmLP54G1WRWUhDvAkFi0nvD5qgBASMLLV/yJb1pfa+vvhWyI47P&#10;npSQXd5mrpBhFiFCatTndXR0mDVr1shnclCne8EFF4j8Su+RVxYQPJadCxBdVuOK0UZTEx2uu0c/&#10;/jOn75uJRt/GKuFyJ+LCZOKUITtt7lzETalAG8xaKJBbq9WwBAS0E6Ki8eu83hRVVLOaOSjZQU6u&#10;htDIHQgsWWubBJ6mt7zlLSKbSHbz5RPgJqWpBcRXhQVJmMQXKsGFybk3I5qa6OhQ4Oo/x0TDZenL&#10;hCoLiKlKslMrjuzKIsBd+cjvPeh1fbCwcFeG8oGAgNFFXnyctVyE7EhIIwObJhVqjXH/qquuEjJL&#10;NntXQFgQF314iwJXJp8J8dULsjBdijYkR3JKM6JpO6NgBhPcdYEMqDkvjposVw161NHpxAWIEB97&#10;ehseH5iwTFLqZfKQtzBYUKF8ICCg+YDbzhejghBekNMfkz3p0olvrqbwAJKDDPOsM0oYCJ/0xs3o&#10;AZnkkCe7KtSb9Rk1rrjf6W1DTjVbglxTEh2Dd++v/8hp2VDXklXEWQXQfLDiXMBKowtKullzGkxc&#10;CJNJlUeMnC+JJ76YXOhZGRDQ3CBpjAxpFzSul5U0pzuNE8OD4Fz72OFRguR8sgngkSIRDpJLg/dD&#10;qrwfuVRrglwa1NHhdUsDjxPdmapKEqwCTem6ZPBcJEcwtIp6uTyw64AveYTJgm8c37kvswmfOSQH&#10;IRax/vBtB5ILCGhdZHlckGW0DMNr4wNER1kSbcN8m7VChD6Sg7R4PwTmIjmATEO2IZOIC9YLjA5X&#10;nJLzbDYXZtNZdFkuS+JTZVt8QUpF+1eConE5NKjXv/71MnnIoLrvvvvED45WVqTrCVqgr4SArNKR&#10;IPaAgIBqQPG4r7kDsqvsrirIofnz5zuTTkhqKapUA2QhMT7fxrC1gLjcvb/+YyeJN5MLs6mILstl&#10;WY/Qx434zDPPOH3eWYC4MPWTHVPygGbFpCvS9YSOJ75i8BCTCwhoTWTF7LCAfP0js+DLHUDOIG9q&#10;dUNSesB7ff15a4HPbcs5Xv/llzZFhnhTuS6zXJZlSwkIvmKmL126NH6mONCQSCRhMhSpg6PrAbsK&#10;FyE5FoKP5FgMgeQCAloThBp8m5MSovDF8rJw6623xvcGQSwO2VQryamXiqzNMm0O00Apd7kwMVzK&#10;nGsj0DREh8sSsz8NtAKEfhlzH2CRcWG///3vx8/UDoiLTVjJuGRLHVwFAFco95lw/B3/etZGrQo0&#10;oDyNLyAgoHXBTtw+tx1dnrJ616YBGaULy5FJRfbLdEE/i8+tqoPKmg9e5kw+8cn1kUZTuC6zXJb1&#10;JGOgsWDuo/Fg2WFtFSGiRoJJ7usNRzE4/fRCnVxAQOujqmxqSgkoVVIQV6O+rlZLTkEBuXZL0Vq+&#10;KuCTbc3gwmwKi27z1zY4SQ7Bv/TNy+NHtQErjn3gsLSYFBAcm6qOJrLcFrhnA8kFBLQPEPB4Z3xt&#10;CvHqkKKfhzShlXFXKiC4qlqCpcE2aa6t0iB8VxnCSGLUiY7OJ66LzSS5+D9dVtplSUxNY2uQHIko&#10;JKVg2Y0GKLD0beWBpnPlf7smkFxAQJtByc7XlxYC8GVdK5BfSmyUDpTNlCSTnNKoRoIaZ5cLk90d&#10;RnPvulEnOi60S/hjydXbtDjppmSCkFwyGlad1tG4zhNyg+SaITMpICCgerDGaRfmW+N4efIaImtp&#10;1Nq15bYkg+RwWaaTT+otL0gDkvM19PDJ+pHAqBIdDO/yXzMhyross0DSyEhbdVxY/NauOhMWAO5K&#10;37YfAQEB7QEIIKsVGDIiqyHyO97xDrkt07qLul5X2zC8XVUTHcB96crCROEv4qptBEaN6CAAX+YR&#10;GkFZl2UWRsOqQ4vBbZkG53fpR6+o22oNCAhoDUByuDFdIQpIzpekBmg5iIdq3braNjml/s631Zgr&#10;CQWLz9d9pRb4ZDj5GKOxw8GoEZ3vhNEEGtWwGYykVYfv3Zday4R3aT0BAQHtCxRb3JguEsB96Ss7&#10;IkZHi6+isovXQHC+BvV8nmtXFZ4vu+F0EnipaBGWRpaB00iMCtFlJaCUbdiMJlIk0DpSVl3WhrGk&#10;FAeSCwgYm6AVWNYGpr6kDSwwYnXsU5eOtSmw3LDi2Ocua0seuqkkcxiSuPHGG6WvZr2gyYcvMcVX&#10;ctEojArR+YKSaABl41Vc3NWrV8ePstFoq45z820YS6px2brAgICA9gDF5L6Cchoiu8qtAE0rKPiG&#10;yGgeT3tCDmqGaY5BvR1WnMtVqaBpdFbtHHIR+VivCzPLcBnpxJQRLxiHzUmzTwPmv+HrL3ea9Hkg&#10;yMqFJ7B68803i6bCkdXklK146GpSa//LIiCLypUyzDmyO7hLywkICBhbQNDf/5s/cW4undUAuuie&#10;dC7Q2QkXqA+QJ4SJxYg8pfFzvaBJvyurFBJ0uTcbgREluqwLy47hrmLDIuCi5zVe5qJpv0puuZC8&#10;h16WtexqkAffHk2AiesrHg0ICBh7QBY++Dv3OrOys/bexGLDhVm0+BsZB8Fp+8I0sN4guHRLMFyc&#10;vm2DioLNpB/67XuHWXAjqfiPKNH5SADhDwmUARoIF7wesJ0O7kwlwrLI2nW3aLufgICAsQWflwuQ&#10;tJaVnEccjg5QuC5doNH8TTfd5N2jDsIkHkfoxwU8Y1h1vnheUSD3XXkZWWReJUaM6BD+97z1bmem&#10;5bW33lAqzR5fMi7IKmJtXEg6qTAxkvjUpz4l/uy8C41Gdv9v3uP0rZN4QqZVQEBAgAs+IqAUAaun&#10;SEOJpFeLeru8mjuMhCIZllh0WHb1APnIvnVp+Y9rlpBVo626EUtGIc3eRXJoK2VryQi6VpVQwueQ&#10;jkv3AP1MJsKRI0cKaTO+ADITlHq5gICAAB/Ya9O1qTQEQX2dy0uUBm5JPbJIDjclG6/iCcuSn3wO&#10;yn8ViSkQ9tIbBxtTKzivLXdsjh81DiNi0UFwWHPpi1UPm2Oy41PWjgGKPXv2DNnSgvtlyJCJQk0J&#10;Zrv2mfPB55Ll/HDJlt0VPSAgYOwARRmvkCtex/52bP1TD/LclAoUe5L0KFIHECJEV29iis+rh5y8&#10;+s+ub2jzjBEhukb4Z4u6FNMg2EoiCvvT8RlZIFHFF7xVkE1EXM6FkcwqCggIaH1kyRP25fSVJOSh&#10;qJuSrEwKyZP5CryHsgXIr97EFDx7roJxPHvEIxuFhrsuYW/fhqouU7YIsNK4ILWSHNDNUslAYvse&#10;XwkCFzSP5NBQfG17uHCB5AICAmpBVp0tDShc4R8FZJYuJK/FTcmWZsjFdFIecpZkPazBMt6xJLBM&#10;XZYbCTlkZzYKDSe6zV/b6PQv07S5jMuSC0k5ARoGF7YeQHp6cZPuSS5sVq2JYuOXnnVOPOJy7Lgb&#10;EBAQUCsgOlcZEnI0q30WJVR0h0JGQkiEdkjWy9tFnEQTvFdZdcd4z9T1WS8ufPuK+N5QbPrL9fG9&#10;6tFQooOhXdYcBFd2dwLtaEKxJFpKFYSHdYh1p5oMFz6v1IBzc7ljsVSpCXQ1bg0ICAgoAmSIyxDA&#10;8uFwAaIjt6Cjo8PMnz9fZGUW8Frxnvvuuy9+xg+Uf15bRWKKLwGRtmC+c6sXDSW6rbe7s2lwWUII&#10;tQJNRXtUYmrTDgeTGtLz1ZEUBReR0gICsL6akySe/qPH43tD4cueCggICCgKSM7nFcKqc3nJAJ6o&#10;vJAOniwUexR65CeGwsc//vH4r4NIuynV4qu3bhmsep87scbHGfWiYUSHS8/FzlxA/LRlgDYB2WFm&#10;c0BImNRcJM0QqgcQZpGWYFipLn8yWkrZcwsICAhIgvpbV7coZCu7v7hACMZX84aXir9BctoNSpV6&#10;XJJYgpRXQWTE9dLGg/bPxKLLsxbzgDHgKoSn6UYjYnUNIzpqI5yxuTqtOTSQvCSRMuCi0kEgTxti&#10;km38ktuXjJZS5twCAgICXCBz2xUGIWziIwTIK934Ajfl5s2bnVmTWnOHjKWlGLd4y+gYpcAI0N0Q&#10;CPVUYVj4YnXPfXVjfK86NEQqQwa+2Fw91hyoN73VB1yXWR29FZRK+OpcgssyICCgSiAzV7z7ovjR&#10;IDAinv2cPzEFzxTWHYe6KV15B1hn2hwa1ySesttuu22Iwo8lh6WHjKSWzpWZWQZ4wFxWXSMyMBtC&#10;dNu+uaUh1hwXQs3nqpGVcaSgxmXPnbviR4PwTcaAgICAeuFTonHzuXZJAcgzLDIsO3VTuoBchQwh&#10;L0jM5S0jexNvF4QJ2VWJRW9aGt8biqpjdZUTHQTn26KmHmuOwCi93HS/pXrrOWoF5+XbSJUElJBl&#10;GRAQ0Cj4kjd8JU6AME+WnCQWhxGBSxN3ZLLEKgksvEZ50iij8NXV+c6rDMZ/3JVuUwe2f2uL2fej&#10;4Ukoy995kZlxeU/8qDi4EP/m3/wb09fXJ4/Pnj0rdSF//ud/bg4cOCAaRldXl/ytkXjubzaaff8y&#10;/Ly4UBf91pr4UUBAQED1mGwNhbP9Z81Ra8Ulce7EOXPm6BmnC3DChAlm9uzZ4gVbtGhR/GwEXJbE&#10;5n7/939/RORnFibNnGT23jWUkJ8/97x5/jwJObPjZ+pDpRYdVo+rQSfuyrKta9SaSwMCpGfbSFh4&#10;7Bm15fZN8aNBcF6+LfEDAgICqgSeIzxjaeBBc21sCkhMcbkutZyqGeCrqyPPoyqrrlKi8/0wXJZl&#10;XHsam8vCSBAeCSjOmOObl5vOJVPjRwEBAQGNQ6RYu12YG/7CLaNaBa4MTJ/hVAaVEt3uH+yM7w2C&#10;i1O2p6VmWtKmKy8jMkl4+J41k6hekHxCxX4aEFzZ7i4BAQEBZYD143JT+jo1tQo4J5fRgPytgsAr&#10;IzpMZ1dKKNacy9zOg1pzZPuQQcS+SARNITxf0BTwPir9swiP1xTZgp4yAtf2O4D6ljIZpAEBAQH1&#10;wCd7KCJ37YlZNYjvIWMxROptB5bEwl9eHN8bBB5CV6Z7rahMUu/8h23xvaFY/EZ3+mgeICLckMnC&#10;RIKnSnikzmYRHkgSXnKPOrar0CLJLNCQ2uWKpVsBXQsCAgICRho0jV/2tuE7HGD5+BTzKoAMpUk0&#10;BzJVm0avWbMmt3F0EfiMIh+31IJKiA4ycLX7ggyKbAHvgsbmXPVtFDNSEFkL4XEx9CJh5eXVg3BO&#10;rqJ3Yo1l99ALCAgIqAJsAeZLy29ECy26otAWzGXBQYD8LW9D1zxgpbqSFqtoC1YJ0ZH14/KjLnjt&#10;0JTWosCa0wHFzehDrYTHZ3JQX5IHXwuzZW9bUcoVGxAQEFAVIAVfbV3VLbSQwVhw6WYd1NaRP0Gh&#10;OffxlNXrynS5L8HOf9ge3yuHSoiOTihpQAauoGkR3HrrrfG9wYSULCQJj8LHrPY0WHJ51hwE5+uA&#10;UrboPSAgIKBK+BojkzznCrnkQfMb0vkL9AFOZ7NTskBbMTxuyFPukz8BIdYDPICuc9r1/e3O1otF&#10;UTfR+SrYy8bm0Ajw/UJcEBhdtYtqCbyeVjYQHlabi/CKWHO+MomyLcwCAgICGoEq0vIJ5WCNsYfd&#10;t7/97WH1dUnDQ0GSYBrIbGR1vRnv8169IL43CM7J1+6sCOqW2r6SgrIF4gzqqlWrxBWphEVD0VqC&#10;nRAcDV/UwlOXJppH3l5zvkkSrLmAgIBmg68xcpFia2QqO5KTsPepT31KZCO7FqRDQC5Dw9UTk/ch&#10;Y4tktGeB83Hldri4pijqIjpSWV1JKPzQMnEsTGfMZLXEGDgIDz9wkabLafA5WHhkaoJgzQUEBLQb&#10;fBZQllVH8khyzznkq2sfO6wzV54E3jMX+JwqGu+7PIIkpPg6wOShLsm947vutE9fR+o8MOgMEq7L&#10;pE8YwsuKu+VB43LBmmsjPG//PU8/vPiw93kuYGQh10APvQ4BIwoMi1pbaH3ve98TV6MCgyBtyQGf&#10;G9L1WlBvMoqCEi6XYVG21KAuonP5TBnwsvuyfeUrX5FbTF/8xZjVutlfPcBED9ZcG0E4zf7vvL21&#10;wpXbgefsv4CRwQCpMeyxwiH3Y+ILGDnUGqvDcMBbhmWGFeYzAlzWma8GGeOEUoMjR47Ez5SHL5kR&#10;D2KZpJTS0hsT0kUKLjO6CNAc2IYnCSy8X/zFXxzwIZftY8mFCdZc++D82fPm7Imz5sThE+bYzmPm&#10;yPYj5uiOo6ZvV585fuC4OXX0lDlz4oy8ToVvQP1gLM+fs2N/8qw53XfanDh0wvTt6ZOx12twfP9x&#10;c6b/jDl3+lwguxFEGasOIBvxdvngIjqfd01rn8mUJ7klLc9rhcsziJze95O98aPiKE10u38w3JrD&#10;6sHkLANXZo8imRUE8alfuShcgdM0gjXXGkB4QmII2UMbD5kdD+wwW368xWz98Vaz/f7tZu8Te83h&#10;LYfN8X1W4B63ZGcXRhC49YMxhOQgsJOHTpqj24+a/c/sN7se2mW23rPVbP2RPX6y1ex7ap/p291n&#10;Th87LVutBIwcymRgQlqrV6+OHw2Hy7hwWXS4LLUUDAtx7dq1heRuFvAMupNSas++LCXBfazas3ZW&#10;qSQUQP1GEeDKxKUJ6UF+eamseX8HwZprDSBssSpO958WIju0+ZDZ/ehus/PBnWbnQzvN7od3m31P&#10;7zOHNh0SSw/r7uSRk2JhYIWcO3NOhLVYeQGZkLG2RHX+jLXgTp0V5QJLGQXj2O5j5vBzh82BZw6Y&#10;PY/tMTt/ZsffXoNdP9tlDjx7QIiO12JRB2t65FDGqoO0tmwZXget2LNneLJhOhGFUNMrX/lKqa0j&#10;9kcBebJ1Yz1wGU4+b2IWShGdz09a1m0JeRHcJI7GAPkCnUmgaeDOxK1J9hBEmc4OIjZXJNU1WHPN&#10;D3GbWYXk7PGzQnJYbUe2HjF9O/tEsHIc23HMHNpwSKy6XQ/vMtvv2x4R4LrdkQDeZQXwkVPm3Klz&#10;waXpwYDldvKckBWuSSznvY/uFTLDct5x/w6z+xE7pk8fMEe22Gtgx7Vvb5/p39svr0fJOHHwhJAj&#10;ykVQLEYOtVp1r3/96zNLt5I9ghVpC5DaOwjuzjvvrHyPu/k/7y5Tq7Wm7gI7sWuehY997OFhZQUQ&#10;wsu+9apSxICFRtaPmsT4hXFP3nLLLc6B9gEzHKLk4kF6FJsz+FkZm0yCe9569zCi4zxe8revLLWP&#10;XkD1wLpAcJ6xCtaeJ/eYvY/vNQc3HBTrjXjRuAnjzPiJ482EjglmUsckM9Fet4lTJ5qOng7TMbPD&#10;dM3rMt2Lus3UuVNNx4wOM7l7srlg3AV2BcRfECAQhcISHVbwqcOnzPGDx4W4BshsX7+4JVE4sJLP&#10;nB4ks/GTxpuZK2bKMeeSOWbupXNlrMdPGW/GjQ8K40jhgZvuGdYbEnl2w9dfPszjhpzEWCADM22F&#10;4Y6kN3AaZcu9ysJ1Pliu1956Q/woHzXPPiw51/5svnTQInjNa14zxO8LMaX7qGWRlQKCxE9MHI8i&#10;cy5G3vtoLeOy5nBZBpJrHiB8T/WdEkGL0MV6QxAjYC8Yf4G54ALLWFZlQ+iePnFaXJYkRhzdeVRc&#10;nMST9qzbI+41rD2sPIjy2C77OepmG4NQYjt1LLbe7FhhEWOx7XokGifibgc3HhxINjl59KSM8dkz&#10;Z+2FsbqCHXsdf8ZSE4P69/TLdcD9GTBy8Fl1rlaNeM+on6OkK+n9IuTjaueFTB1JkgNzXzG8Zg/i&#10;O761P36Uj5otOtx8z9zyZPxoEGs/eXVDt67RYnKSVop2ScGaywuI1qL9BIwezpw8Y45uOyruSiWq&#10;00etsD11VtxtVtQOUdvEWrMQS2/CeLHuJk+bbCZPnywWHse03mlm6rypYuVNnTPVjJ88PhLYYwV2&#10;5UNyHCf2nzD9ByLXY//ufiE04nG4eiEv4qJnT58Vt6+Uddj/ZMwZLg64zI7/xCkTxaruvbzXzFs7&#10;z8xYNsNMXzjdTOqexDcGjBBccg15hlxzGSQYBhAdJEYMDhnrKhQvIlOrBo1J8LqlsfQty82Kd6+K&#10;H2Vj/MfplVUDNv6PZ8zJPUM392MAL37fpfGjxmDChAmSBvue97xHTOyJEyeK1tHX1xe/YiiwEPO2&#10;jWAibP7qhvjRIBa9YamZ+zJ35X/AyAKLg0w/3GVHth2RJAjIDktMhK7FMBckqhsHApmECoS5tSr4&#10;HGJPlCacPn5a3HPihiNRhb+dPSfCm88bsFLaEJpkwvlDaFjHxDxxA8vY2scQ3okDJ8zJw9Z6g+Ts&#10;mEm5hmZSypDb/6nM1KGyY844TpgyQRQMdSdzK2Nqre+AxmPSzElm711DMybPnThnpq3qNlOXdMXP&#10;DILyq3PnzgnZIVfPnrXWegJ4xugw9drXvjZ+ZuSAZ+3wuoPDeOfU/pNm8Zvy9xUFNfkaYVZXCxZX&#10;YV8R+LSGPKB14FPetWuXue2225wBUFfT0TR8Wz+UbUgdUD0gKWJzCFxcYYe3HpZEB0iOv4nAjUnJ&#10;dYABstTar9195shzR8y+J/dFGZtxxuDB9QdFuEuyigr0NoSOKedK8o5mTXIQ+9SsVf6OSxOrWcba&#10;QtzEHCgDCYVADvsfr2P8yHjFDcr1IkkFq5BrEDAywLvm8kj5ZB4uTPIkfvrTn0qoSGvrsN60DaPG&#10;8DQRUGucufY9PT2SeUm+Ra3lX0Xgcl/CR+xVVwQ1uS7JdHnqM4/FjwZx9Z9dX6obCgOCH5hBJYEE&#10;wsoqXswCWgjJK8ToIE9I0NePDeCz/pc3/FBuk+hZO9Nc9dnr4kcBow0pJbBCk7otYmy7H9ttTh48&#10;KYTF1CXJQQltGOzM5jX8JxaehYhjFdLx0Tm7U9yXMy6cIYkU0xZMM1O6p5hJ0yaJO3PC5AlCqK0K&#10;WeL2n1itloQgL2rhNKMSQiLpBOtOi+wHDt4bn7sSmhf2pefPR65Qkn0Yw1mrZpl5V8wzPSt6TFdv&#10;l7iMA0YG7Da+7RvDy6twX5bZEBuCo6SrSCkYsvfmm2+WpvpVgNyQH//ancPk9bK3r5QjDzVZdPvv&#10;GV47x4CVbfmFhoBJjGXHAJLhg2ZQZk8jXJVYeWgjmOFZJAdIQkkPGpj36nK7LgRUDGSzFbIIZiwL&#10;LAzqt7AOID8RurFF4YX9kwrnJLEJ9WHlnTkn1gqkqQXQYt3Yg/t0+yBGNSDwWxT8flyVJIZwTgfW&#10;H5D6QxJO9q+PzpMxxj0pGZTWmuV8k2OsRyZ0vO17IFXGjs8lgYgx5lpyXQNGBr5yL1+P4izQ5WTN&#10;mjWF652VFLHyXEXntQL3pYtn9hfsklKY6CAFV7YlFlBZvP/975dBgKQwmwl0YjrrbgNJkFFJvR0h&#10;RQ5fD8ze3l7zjne8I37kh8uEJ0hbtrNLQLVQ4SwWHXGkXcekfg4XJuSkQjUXSbLj9fFbEORiffAd&#10;fadFGFMTtv/p/Wbf4/vM/mf3S9yKlHqyPYnjtVpLMSFoS1ri+rUkhwV3eHNU6E1hvZD51iMyvlh5&#10;kBzWmJxjjCFjVwQMsSU6xoo4KN9LoovW1aU/P6BxIAXfVUCOZ86l5PuA5w03pasdWB4gSOqcqyC7&#10;2TfMje8NgjwLXJh5KEx0+EJdg+P68iJg8EgWwbTVfePwB7tSV9Ei0CYYbGrjOLjPc2nCo5I/r2iR&#10;wUlnJIF6SiQCqgVCF+GLkJRMwD3WkrOEBMlYsRv9V1T4pqCCe9y4ceaCCdF9iA8CRTBjOUpJgiU9&#10;yIADi1LIgPhdCwhqfqMqCiSXUCJAFxMOSJznRGmwBC5jypiMj8cktuIgrVqhY8tn8hukJ6m15jSL&#10;k2vItQ0YGbisOsqpXEaLC1pmUCaXQsFnkNVZz2cAXy5Ika17Ckt1l9sSUihTUgC7M3i4GrHkfGBg&#10;IDRe69IIKCbn78n6Dz4zr7PK9r93t7wJbsvmgcSSjp6S+Bzp7hAdWYKVWVOx5SGFzPEqIH1+wPKh&#10;xdXTBwaIjtowfg/E0BKJKlYnhbjJKlWiI9GEGjlcl1jInKu4E4EdD4l32jEpQ3BJCNFZCNHZ8Tpx&#10;2Fp0VmGRDE6ITr8zoOHwKe++pJQ0SC7JIijCROqNO3EiiptzYLyQKEhbMKDhqXpAmKxzydT40SBc&#10;3JRGYaJzbbCKz7SMBYSFhuVGNo8PDC5agM9FmQREiNZQBFilrj6dDGI9btiAaiBZe6fPSVEyVhSx&#10;M9yKmrWXmXxSB8QSwZJB0Fso0UIS4s58wlpEj+6RwmnpDmItJSymZgPjRzPr44eOC1nvedxacJao&#10;SToRq9j+7ufPRkQt48jp6lEx+HxxYdrvlKxZO26SgWktY8YuuDAbDzIvXcYIFl1ev0jIicMFCI5m&#10;HuxIrt64pIFBOIocDEJRuqEriYL1ujB955Lnii3EUlSgu/ygZd2W9EbLSv8vQnIMrGoL+I7JuCyC&#10;Q+sOOPt0zg/WXFOAuJkQHS5EElC2RwkoPEY4VmV1JKEkh9tOLDwL+Q3H7G+wRIdlhyWE2+/gJkt0&#10;+yPrknqxZoMQHaUDB08MIbqDmw+KpSo7OtjXiLsyJnY5KlYedEyVeCE6YqySTGStTMZOf0dAY+FL&#10;SnEZL0kgp9N45zvfKdYaBFc0Q54EQfIukOu6lU9ZuDgHkkOuZ6EQ0fn8uWXr57C+ki2/ksgjObQE&#10;Sgc0cYUDTaLo3kfpIkpFILrmAJaU1LsdiOrdsAIgFc0EbITl4YK4YOx34s5EUPN76MxCMgetwyAR&#10;BDfWSjPEnFACGCdchCSYHNhwQOKMJNgQH6M3JdaVxuMaPo58Bd9jv1IyMK0VJ/WL245Igo/GB+Wa&#10;BjQUWEGudoY+WahIhoSQsZAbhOWT3VmAILEC662xw4voOpeDD1ZAdC4fKL7SMrUYAPPV1aw5j+TY&#10;3QC/b7J0AKuO52lAmpcVBPPvuXNX/GgQDF7ZcwmoFsnYnCShHOiPEiYUCOgGCmmxRBIHghjLQwU1&#10;BCcWEn0yd0d9Mpsh5iRkYn8L7kmszv1P2d9ob7FIpUTCkrY9o6EWXKPH0X6PjB9JMdaKk/Ejk3VX&#10;n9TtiQIT3JcNhy+bnCSOrIxF5LGC3QkgqnqAFw/ZX4/7MsoLmR0/GkSedZpLdJCDq/q8TBKKgvgc&#10;JmwyroYvmDTULJLzdSvTC5CXhMJguHy5ZbcXCqgIVtYhiEUgHj0t7i0sOdxvkrxAa64GC2YfIAcg&#10;FhOxL4rXrWUnXT8s6RFD5DlxCdrXjLQrThUDxozfozs6aNmAWJyWBAUM4UiOY/w9kpQSZ7TyO3VL&#10;nyGxusB3DYVPxrkUf4XKZ7xoVfS3VFdnLTvSuDDzmuFEB2FnkXYu0VVdVgBI/4fVKRCnoBCC48Aq&#10;cyGL5ACaB1ZeHtH5MkdD7dzo4nn7H+4/ydCz5EYBM5YJlojUzDH9xsdCeqTAV8WH9GeMv5p0eUgY&#10;IoFU2OduIFXf/m2kXXEQmVhxGw9GReCP7Raig0zY0kgIhN9uV/poKQtAyM6Oj1jrloDZR1Ddl1Kf&#10;GFyYDQVeq1ozFlWe0uGkCuQ18SiKOS92c09WmUEu0dFMMw3IwVWlXhQMHB1RcDUSW/Nl9oA8kgN8&#10;hqv+LgnI2mXeEmcM2/GMMiyRIfAkM89q+lhM3CLEVQiOmkVnv1cPoPGmAbKzBMMt7jh+PxbWSCRZ&#10;8B0oB3wnpQ9SCL7+gGRX4iIcUBJijCbJAYiOsTvbb69z3H4M96VYnHbMgguz8XBtYooh47OEVKaW&#10;icm5UDQzPg/Ia1ch/OFHKya6smUFCgbO1f0kCbQJ0lLzSE4zefK6oQS3ZfMCoY1bCzcgpCEJFAei&#10;votJkhlVwBPjYrKwB0Ib65PfjGVHg2gSLSiKHshsbBDEOkIxsGOmcUOsYJJjIGFxVVrekLHTeNxo&#10;gSGLryEH40K8DkWG38t1xj2tJQ8BjcP817gT7nzuS81qz/OUFYXPY1cGM64cXgpW2qLzxee6Lylv&#10;zSmIq/n2NiJDh27ZpKXmgQ0DuRDaWduHgw/uj+8NwldjEjBy0GQFtHyENQfkAYkI0Sm5NAP4HfFv&#10;UWsKF5x2UaFTv8TFrOBumDvOfqSQhbWEpAformNRrJBNUWPSGKLQJX7zqCHxGyDpAaKzY0WphpAz&#10;mauB6xoKn7xzyUbwwhe+UG7rjakptAQsmeRSFt0XT4/vDSIrTpdJdLTJcllBri8pA0hOywS45aB0&#10;oEgKK25P4nukq5KJmad1uIrEy5ZHBFQDyEBS4q0VRAYjlpw0/00KvdEW0g6odQIgHQQ1v18yMi3h&#10;yXnQJFlT+iuClDtYSw63pBSyPzPYjxPygER0C51mHDf9TZRsaNLR0a1HI1fr0bifaAMt4QByK4YT&#10;HZaQq7aYXArkatHSrSwgp/VzME7w1NXjyvSFzlyGGcgkuqNPut9UdQcRTGRIjyMvYMlg0Qll/vz5&#10;cp8YnprYPnDyrgs585pZ8b2A0QAkgGVCrEZccLrXnCU6jdkIoTSR0FaS00OIzgppYnRYdjRLhnyG&#10;ZGJWBL6LndaxJCmkFyvSftexPcek8TRjpgX1zTZu/BYhYAtih5opiqsaJQE3LOdWpWIQMBw+D9aB&#10;B4ZbdchiPGVYYvVYYWTSQ24KPpccjXpcopSDuUrCjj59JL43FJlEd/jRQ/G9QRAEHOnkDfqtdXR0&#10;yOLFiqOFmA58VhsxxUHHRYzqMYLbclRgOQyhDKFJFt6+40JwCDtJoFCh2EyC2gV+op2T4n6F8GJL&#10;i2QaSVAh89GSnZB2HW45LDktI6BbDAkwEJy6eCWZw75G0OxjBuLrz9hgwetWPrivycxkLFXRCagW&#10;kIMrkcPnvqSPJbKWRvplQNsv+hFjxJBzgccODx5yu94sTJfBdfgRd5wuk+hcwT1XELDRwDVJw1CK&#10;FonbJd2aWRmbCteeRT1rZ9WVUBNQHhADhwjvw4NEp4kUYi2pVdKsgOT4jfo7rVzGfUjMTBJqnosy&#10;MaUoOj7fskDwax0an01Jw6HnDkWNpikGJ5HD/pNx47c067Dxu+KDkhKx7Ozvx/qVmB1F5CfseNnz&#10;qWe8ArIx8zpXwbW7zAAygqDYURzSqhV425DddFVBdiu5UV5Wb6xuxhXDuYhwm8t755X0vjfMuKIn&#10;vlcO+GXZhw7LjANrLaunZRL4jBl0eq1997vfNUuWLMn1H9O41LUlj8tXHTAyEGvOEpokVFiNHiGH&#10;tXLuZJyarwKxVRD/Xtxuui3N0Z1HhYgG2l0lUv1rAQKf2BVkIGUE1pKD5BgzSFQzLFtpvFSRwa0r&#10;c8AqOdIFJ54HxPBCFmbj4Cq4Rtb74lu4L8mbwP2IvK5lXzqKxF0uSjIwi8p9H3whNJeB5iU6nwlY&#10;T/0cAUn2kGMfOgiKg+cwbTmKgvd94AMfML/0S7+UW37g8j2D4LYcPYiFkigexm2FNSTxGeG52DJp&#10;BdifKb83drVCTAhvBDcuTNyLxKB4rlaIVWP/8V4sRenGsvmwfK5YcsJwFnYVN7UllwS/kZ8K0RGj&#10;PW6J7nDc19QSnbiv7dxoxobZ7QIIwtkv0iMrAZnwJAtCUMuWLRO5WwvhpQH53XffffGjcsAN6zoP&#10;V5zOS3THtx+P7w2CDyZFtQxwMWZt4JcOWLpAk1G1BEl5Xb16dfwXP1y+53r6dAbUB4Q3VoiQHC4r&#10;S3KkmCPw+JsI91ZDLLxFgFvCwTKVomgrvKmt01iaZBXWkGyBQkCChlqIEvezn8ln4eJTtAzJxVCL&#10;bsCyt0qOKDyW6DhXKZGoMIknYDhc3UVcNdNJEGej7AuvGsRHQkkZwAG33nprobBTHlxWXd+GY/G9&#10;QXiJrm/DcHdfPdYcJJbnk00mmSh4zPNoETR8Troq87ItgcscD9bc6ECIzAo3LBSEGokVIrj3WxKw&#10;WvxAvKuFhHYSIsDHD+5WjqUCyR3edFjOVerc7LkXJXN1g9LiS7Yr2h3vJxe/X76P8Wph2DOIFB9r&#10;oULgJKaIq9cqBQGNgyu+hax0lZOlgSuzlm4pWH4YMliBGCk9PT3iyauC6Fylbq5QVWaMLo2u5dPi&#10;e7UBc7dIVTykpifP4DAwEJxvY9W8tl++AsJ644ytDISk7Pl27pw5c+aMOX36tDl16pSMPceJExxW&#10;4BQ8eM+pU6fN2bPWWrGfmyXEJXvwjNXgj56WlHgyFMVdZQUbiSnq/mtZ8POxVOwYqPCWgm5KACC6&#10;eFsfySjM4jr+bD9DshKt4McNSmE61i/kp2PUykpBEghXrDqsYJQezlmyVe18yZxP9m8czD2dx645&#10;6j+iOa8Hn8GaSM7lrO9vZbgsIV+DEEAiStG6N2Q44SniechviI3QFJmbGCqMNeC23m4prv6d5GWk&#10;N5W9wF7IYVeSjVbv/fUfxY8GcfkfXFWqyBrC4iTRAj70oQ8NEBQD9/3vf1/YXYFJjP/WZd0lwWdg&#10;RmeB1jZPfGJd/GgQL/vWz42p/pa6YDlYyGfOWEvhxHFZ7Mc5jh83Z+1zzz8fLW7J7Ob10Zv5/zCc&#10;j5/vsNeK0o/p06fHtTGTzfjx42UT0zRwV7JzOC2z9j6+V9LkdcsWXi9E1waQsbaDSE3bhI4JpnNW&#10;p5l98Wwza9UsM+PCGaZnWY+ZMGmCuWDCcItMxv/seTkoQNeuK2y7g/Urf7NCWKy5Vh8vO4U4X4Bl&#10;1zG7Q8Zm5sqZ0XhdNMtMmDJBxtA1TqqsoRQfOXLEzuOIwM7p+MSvHQL7pPyFv8vNBWbcBeNkznZ0&#10;RHO5s7NTjkmTJpkJEyZEc1Ne7/zElsWPf+3OYYRw0XsvNot/Zbi1hkWGrP6TP/mT+JkIZE9CbMTb&#10;uE163IoAN2iRDlg+8Ps5jzTWfvLqIZ47J9H5COIlf/vKUjE6zFVIja3XXX5d4m3sZJBFbEmQokp9&#10;B6SYhfVfeNps+8ZQLYTY3A1ff3n8aGxAhGdsxSEITp48ZQ4eOigC4uDBg/Y4JM+ft3/ndZAY72Fm&#10;pKcHS53nECagx15PSG7x4kWSBdvdPU0EBIIjDbFMLLHtfWqv2fWzXRJzIjaHNdd2RCeDZx/YU5rc&#10;NVkEeM/KHjP3krlmziVzzKROO0aTxw87Z96H244DctvzxB5zcL29VpsPiytUxondFNoIYrnZY+K0&#10;iaart0uUgbmX2nG6dI6ZMsOSz4yOYePEPMUCY95u27bNbN++Q+bxoUOHzBlrkSk5paHkpgevGz9u&#10;vMzZGTOmi/Uxc+ZMM2vWLEt2HaJ0T5w40ft5rYzHPvbwsEb3GDIYNGkgK7DOkLms93Xr1ok1VtTK&#10;84HPy+t7nId/ecM/D6sQWPHuVWbpW5bHjzxEt/FLz5ott22KH0XAAsISqhWQF5OHk8nqR0mdxkc+&#10;8pH4kRtYcViEeQSneOCme4a5YGlsuuaDl8eP2hMQ2ll7nBaXJO6c4+bYsT7T399v+uzR38ettaSO&#10;98vzHAiN563wwKqLiC76LMf0kOc4WPjzrdLR29trli9fZlasWGEXQfeAFqyQAmAryCQ1PrZQsOjI&#10;RsRCwfpRwdMO0DFTFyVWybT500z3om4z9/K5pvfyXhHek7snm3ETh1q+jBNxOUht72N7zZ5H90hC&#10;C25L3Hna+aSdwDhxjJ9kCWfaJCE7LLo5a+aY7oXdMm7jJ8ZKQXzqEB0uRohu0+bNZvPm58yunbui&#10;+iw773UupedU9HDQmrvAWnPMVeZs19SpZmrXVNPV1WWm2WOqfYxlJ4+nRY8hPg4UOZcy10rACMAY&#10;SCJLzmOM1OtqTKOIZy4P6z7ykDnwwL74UQS2Xrv0o2vjR/Za20U5TJK53ogZiDlYKzBnsejQtJgg&#10;PkCIuA1cINuHrX1q2eEWhofp04DkfF282wWn4njFsWPHzOFDkdW2e/ces3//PnPk6DFz9OjRgVjE&#10;mTO81lpVlhgj1+WgoE5jQIDHtyz0Cy9capYuXWpWr1ptJ+0q0faS2i+vJYOOmBW9GenyT8EzW8rg&#10;skR44TpSAdZOEAFuiWv8hPFmSs8U0zm70/Su7TW9V/SaafOmmc65nWbC5AnxqyNA/NJdZedRs3vd&#10;brP7kd0DsTkUBsarXRSCATDnYmWHrAEUANyWuHpnr54tpIf7MknyzCvmL3Jj/fr15tn1G6x1scVs&#10;2bJFFDp9TURm7vGK/satJTt7Z6K16rDssOAmWuKbagkOkpttrbt583vN3DlzRGnv6ZlhXxO9tpWv&#10;BUYAxkAa13/5pc7YF7kShJTKAE8eyYM0ikaeU1+HNUgcj04pZTM4gctzx+/nPBTDAykWrkQU14kX&#10;AUTHiWWRHHD9HWLThs+1buN+bOPwFFPQtbJcQk0zgwUNUbHADxw4YHbs2GE2btxonn32WTkQBBTZ&#10;b9m6zezcuVO03v3794vycdQSH+9DM9bgPCTpOvgbB9YfZIa2ywRFAGDJqYsnCQQYCRiy2eauPslC&#10;FMFNVp0VcFbUtCXJDcCemwhle77EKElQIU4pHUAsCQ7D+cFekLyWW0hugAjaFXbaiFJkiV6TcEjg&#10;Ya5Ia7Dj0RgkoZaYzkNIafLkyTJO6tbMm8+afEWsWhTDw4dlbezZs0fWCm5RBPKGDRvMM89E64lj&#10;+/btokAS32bttSKmLu5ydofyJaTobgZFAJERe8OTh8WGrKGzFfka8AHXi9dgwMAR9cCVeUmeCck1&#10;imFn6cpYAWV3LHjmmWeExJhUWWCCAV7LACGYaRtTpITABVdDasxyV5+3VoYIh/NWOMRB+R07dpr1&#10;z64XH/rDD68zjz72mHnaXoOtW7eavXv3yoRjcbK4Wey8j/fzOXq4oH/jtQgYXDvzeueaRQsXmmXL&#10;l5s5c2YPCJmkQEY4IawRWrjg6OpB9iHZl21pnSSgY2FHLqoXO26t5z67vo6ejoguJbgBY0zMkloy&#10;BL50P6GXpX0+PbZtA3tKcl6cmh0S2baJvfasYkRphWzlY8dNuubE4PXMQ5QrvAgLFsw3vXPnSnwN&#10;4uNvOq990DnNoa5QJcB+u0bwfKA4breK47PPbjCP2bVEnsGDDz5kH6+3RLjLHDlyVN7XivBtoO1r&#10;jOyTxeRMYIjQYB+jBNnCOGm9XVZ2POGsercB8hlhSYNtGNG5rDlQj0VHoTduSYKZpJnC6jyXPEHu&#10;M2AQHAOUVafBe/PQt2m4RVdPHWCzQRcnmiua6L59+yQgjyW3ceMmOdBEt23bLm7LQ5YEsdxYyCxM&#10;DjTRJMllgT+rcIHQcN9wvYjP9c6dY6ZNmybatUJ+n9XOsWTQzrVDiO7XhjXTlkI7jfgUEdIQFgdj&#10;IrFJz5jLay0xymEVggEBPwaGSyxg9QLEPTDJNhWrjnGzY6HjpvOR2Nmc2bPNXDsPmY+zLNkhbzRW&#10;nD+3hxIe64KDtYJSSEYn6wtPyebntljrbqPZtGmTuEmx+rDs+vqiOHceuTYbXHuL+natwQLDEuPA&#10;GKEHMfKaRs0YJWqt5XnvkuCzUMrrgc8yTdaCD/srJl8afAgfVivQjJJkhuAlTZVSA4q/aQfGhCSG&#10;RyIKghO3Whb4+9133x0/8sNF2O3ktmRBYY319fXLYsOKY6yfeOJJO86bzb69+0QjRbtSq00FgwbS&#10;uc9zeYcKASU5AvOzrWBBi545s0euIZo1r1VAZFgtopnv7ZMMSwhPrJPYkpHXt7vwjs9PxzB5YL24&#10;4HyN57XtBJlvccKJ1CEePSXWnLq7UZB4PmkJ8x4EK4oWRLdk8aKBeUnWJPNcyUc+P+dgjusa0fXB&#10;e1lDJ06eMseOHrNW3kGzbft2cWWuX79BSG/Xrt3mmCU7Mj75vlaBqza6f1tffG84IDssN4yRWgvH&#10;XcALVa/r0sdPye5ew4ju5N7hLkZS8l2MmQcEb57Lkr9Te8FBRg+ZPUyuF73oRRL8JBtTiww56LCy&#10;du1gNo0L+GZdhF224L3ZwMLDIoPEDh08ZBfdDllwaJpYdLhUmEBYcGiZvFYXX3Ix6+JOHy7wnbwH&#10;UsNVBNGhmKCRQX5oz8n3SqyFTVUPRk2bSa6QwnD2mlOp7f6qtgTnzBjqkQteMgbIbQjguJjocF/i&#10;utVm1rgwpWNKajNb5hxKFlYdbktIbv78eWZmT488N3HiBO94J+d88tD1oWuE92PhQXbE8o5YBXLP&#10;nr2iuENyeE/wnGDZiWJp11urwOWpQ376PHuMKbHQegE3YPRg8DCO9cJ1HslmIYUsuo7ezvhebaiH&#10;qXkvGT5Yelh8CFgO3JZoFVnwaSRl3a/NBAiLRXf02DGJx220C22TuCm3SDwBYpMaN8eC5agVKiR4&#10;K1lm3d3dZs4cXERzrQY9VyY+n68QQW41bjRv3E39u/oHtuEZaPPV5rE5F3T8B448lufPeoAxNFwy&#10;PjHhYcXRXQZFSduo4RVIQscU+QDBUQM30x7M1UmTorgxkLnpIT0f9LOTa4kD0iOOR9LKehJVnn1G&#10;1iLeFdyYtX7PaIGcBZcR4+IBQJzuhz/8YfzID8gLAwUZjkuT7ErkOBtmM5548whjqRGT58nLg6t3&#10;cZIHhp3hiT3DmzmXJQgSUaoGboo8onP5mMu6X5sNEB0WGnE5FtWmzVajtAtss51Y+/cfkNICiBAk&#10;F6gu9nowicA/RCfxkIjo0O6GfLZd30J0VhihgRNfgeg0xoLwUiEWEOAF88MeEB1JKZRccOD+lnnk&#10;ALKB9H+IjjgdngdNkKoHyXWkB2sQj8luiG59lJGJdbdz1y4hulaCSy76ElLe+ta3SocUCCxJZHjf&#10;IDLyMBgvbnnM84Sq6H7F632EVq9VN2Xu8LhgpkXn6g3p+pAiwBVJeYBqUtwn3ZTdZWsNWiqyMngU&#10;rp0XfAHLVoPG5cieJIty3779UvitrsmqSA1wzfhcKaalnsgSHFmWHAgRDfYnoenhxOakpGBPn8Ra&#10;cEUlYysBAZmwU1jmsZ0yuhM9SpM0AT8Y7XDA80kQV6MWTt2YEB7xZMguGaurEnweiiVJKyiau3dR&#10;unNAEljywjbNApch47PoiMkRFlFiUyJT4itLWPUSXeeS4WSNC1YrCIZIKUguWXugKLulDTGcZEoq&#10;90k3pV+apqFSY0HGDgFOyI/3ZKFIuYFr54V2cFsCXJNokhSC7923T2p+eCxEZ+WCapwIiXoJj8+M&#10;iG78ANEtXLjAHgvFLaQB+yTIioPo2DmcRALic+wcDgHyWRc8X//vCmh/yPy1lj/KEXOHOSQt5OxB&#10;55hT/XZOpWQVcxH3OkTXM7NHyI55y3P8TYmuHrLTdaXHUKLbLxYLt4cPR0RXNbE2Aq7SMV8tHag3&#10;AcWFZNJiGXT0ujmqf1tE2EOk1Ik9w605UIbouMgUA+YBC40aDMxfyI9UVQ7uQ378LTmweYkowFUs&#10;XrYOsFnAItUFRSwOrRGrDjcJbhSNe3HUCxUGfBZkhuCA5Mhq45YEFKzxId/Fekb7jl2WkBwuS7qf&#10;SM0Yfwz8FlAjZI7Zf7grmUtk8KI8yZ58J4f2N9T5T3NmYnU0MsCqo4clVp0SXZXQ72Rt0lqP5DBK&#10;EfC2aAeiRnxvlXAZAXSWctVTg6qIDtmPccPnUapRD3wcpR7KIUR3fKvbt1wmtoUgLGJ9uYBVxwBA&#10;flh71GpAfEXic1ygdINP0MoWHYuExRK5LftEY+SIOrbTmeG8EJIIhTqhJMf3qYbcPa3b9FqhMXdu&#10;rwT5u6ZFWvIQ2HXM+xBIaNxo3rguNTanAiGQXUAtYM7Q+gs3pShQ+/qF7NjOJ7n5bBKQGnWec3sj&#10;xYy4Hc+xTs5X6D6X32bXCC585j7K/eEjh4XodlnL7rBdn6xZFFH+3qzwNdFQayiNokTH65DZ1Nxh&#10;tFB3p8YM44E3j8c33XRT3a5L4HTBbndYdK7SAnYraIbYFsQHceYRnc8qLZs52iwQl6UltYPWihP3&#10;iLXq+vuPDyyiASKpAHweRDdh/ASZqMTjyLSk55+6giDWJBBEWk5AlhwZcpppKenggeACygDdyM5r&#10;6jKZS7RFg+ikiNwSH2SX3o18vJ23HR2dZoadt3ghaDwO8ZGVCSmBqognue5Yi+pxQZhTb0fSGIXn&#10;zUx0PhnvytcA9LZVIJO1Kwq1dUki010J2GkGo4W6O1d4CkKsguhcMt5p0blOzOf7bCS0di4NTF0E&#10;bxZ8QdSyccZmAJNGtMXDkba4Y+cusehOn466tFdFcAolOuqTuqZ2iasSokMzhuRc34fAwYKj5okt&#10;ZWj3RVxFF3gjfmfAGIASnZ1HxOuktm6fnWc7o9o6vAfiGo/nGeD1KGKQHW3Bli5dImnts2ez9U7n&#10;wPxOvqce6Lzm87DgDh06LNmXxNC1Hybf18xwyceTHqNBLTq8bSQYalcULLckkSGvkFvUy2WB10N0&#10;vLYeOM/B7bocThJlCYL6NxVuFH+TocPx/ve/P36FH2gJvI73UkBOkThZPa973eviV/jhIutmsUrL&#10;gMUj/v/+flk0ZFlCdrgt2UBVF1mVUAEAqdFxAqKbOWum6Z5OXdJQlyWvVQFEXE5TwRFCsps2Pk0Q&#10;OC6gLBJzhxgwJQYDfTDpmMI8sxafzlvWBC5F3JVREfmCqDXYrFlm6tRI66+S6JI4e/acWHGsUwkx&#10;0B7Mrt1md186raEcovuFX/gFufXhK1/5itwiv7O291FirNeqc1UHOJNRcD2l0bm4XGwrWS/BCbzm&#10;Na8R8za9Q60LaAXaFJQBYht30lj/7u/+Ln6FHy7362hYpVWAhcECUWuO1OWDBwb76vF3FnRVZMfn&#10;6Wfi4uno7JBAPjsTQHhJ14/Artvnz9rfeNr+Rlp9kf5N/ORIlCig/SwbQcYBYwskWxGrI6v39LHT&#10;A1bd0W1HxUUurcESZAeYq1hwWluHGxPXO8/rnNQ5Xy+UXPksrDoSU8QDQyu+I0fFfYnCWsV3NQJZ&#10;1lAaSnRZFhiGivYkZhwwWCgSxwDC+ksSn3rp6iY6xzlovsYQonNl2UyYmhBsNYCTAwwKQccPf/jD&#10;QmC1QLd5UGBZ5MF1ccpapaMNXTTS6uuQJTqrPKgrhOf5eyNIhAUrbsuuKE2bcY+ILtpwMgnib2wr&#10;o0Qn5QRsLXMyajsWisMDqoAoTJQbWDKjho4OKcSCcZFLLNjOQWl+neAR5qpu4UMBOe535jFeCeY4&#10;qJJ4dC2yNlmjlBjgviQpBVKA6JrVhdm5aLhF58t3UKJLW2kQFUSGm/hzn/ucPKeZlcjyG2+8UbLm&#10;03E6dW3WS3R47lyA1waIjpoUVw0dW9uUgRIdRFWEoHyg7k4JkqSIPLjaf5W1SkcbWHO4QUhVhuRo&#10;+cWiYbHoQq0CLHZd8Gw4iQa8ePFimdArViwXtw9uoDSEiE+ckcxK6TS/z5LckahmLhBcQCMhtXWH&#10;T0UuTKtcMf/UhZkGhEfd5wIrgAddmFHruka4MPlcOO/Y0aNm+7btsncdXYy0RV8zohaLDiAb0nkU&#10;EB9ERnZlOrMS75wvIeXWW2+V23pLDCb3uInubN/ZQaLz1UyUtYYQzEmSAmV7X5J+CpKD44PTomtR&#10;1yUaILU4EB3pyuyLhQLB4mTxVmHNKcnpYset02MVE4humZ3MK1eulL6WU6boXnPyMgHvIROOhADS&#10;vY/vPS6WnRJdI6zNgDEMppM9mFfMMWkxFxMdcTssvYEtjWLwWtYK7vcoVjd3IHu4EUTH90VEd4Gs&#10;3W3bt8nmrWzxgzcGF2Yzwifns9yX6V1kyL70ZVb6QO6FWob1Fo1P6HJ7H08dSlh0rvgc8L05D5jq&#10;6eLuO+64Q/y0TAIO/LaapELTTxhfjyS0Hi8v49J3UVrNdcniG3R/RB1QtKUQVl7VYKFzPXBX4uoh&#10;gE9KdtRZYqpYc0kLkuQTTfXGfXRowyHJtoTkcFnydz4vIKByQHR4Cyw3kZiCm1yzfaUPJuUstJtL&#10;kBdzUctk6M+KEsf8pm8rzzO3eX1VhKfyTeLrJ06KV4ZSA9by8eMnZG2zxpsJvjwGn/sSlyQWXV5G&#10;pQ+QGjKf3AtFo1yXxOkGpBfmnQsTp5ZzXWLRqS9XQSIKpiwpqZAXTM5gcRC4vO++++R1SmwKdX2m&#10;Py8Nl+sV+EzaZgWLIGr1dVw2TN0re8sdk+d0gehiqhe6wPks2e7EarrE5ebN6xXBMHnS8C14JE5y&#10;/LQIFpIBDjx9QPYMg+gkKSD+vCp+X0BAEjKvYre47FnXZ4mOxJStR+VWemA69qyLMoi7JCHlwguX&#10;mAULF0htHUSHxVeVZafznkPXMcljBw8eionO/kb7HN6aZoIvRHXejqULWktHRqWGqYoCzx7vQ56T&#10;oIhrE04gAbFeuMiuoa5LrA8fMUFk3/ve9wb+jpnLyfIc1lw6bVWJLs+iw0R1oaxVOlpA44sWx0Eh&#10;OVyXPK5K40yDz2Wxk1UJuWHJ0VEinaGmkMy3eAdosizJftOEABEw/MzAcQGNQjy3mLdYb7gwaVBA&#10;MpTE6nBhJorImb/MbxS5btmgda60B2Oek5zC841aWwB3JWRAQhmeGRRY1nizwSXrTx90xxRVdmOF&#10;4aWrxbJD/iPvtZAcV2fauCkLl6wfkoziaptVNhFFTdCsJBT+prE3Cg6LnGie39dH1j6Ttllx+nRU&#10;dMoWIOxcvHv3HtEEcbGo/78K6OLm8yA0iI2dmWfNmil1c9Qcpb/L2n+ijSJMpJ+lFSyQHHV0JpYt&#10;Vp+N7gQENAjMS7XssOqkG098EDPGqktCXm8PlDlkDyQnW/l0d4trXuc5a6IK0uPzWKsQLOuZzVqx&#10;6uhsROyuGZNSXN47n0xNGjF479hbjhAUzT7qjbXVA5f3js16By26Q8MHvp74HMBExS3pS0KBuJh0&#10;eSSn788iTuByXbYSyeHqQNOjOJxiU0hOe1qiFepirQK6oPk8SA4BQLal9gZE000KAIC1JuUEJ85G&#10;m6rGzXXpgCLWHAKimp8XEJAP5po9NCGK+Yh3AS8DtXZaW5cELkwUOmQJ2ZckXjH3ISTmehUkp+Dz&#10;+FxidXhksOrw0nCLjKzKXVoVXPI+3V5NQStGCsKxzPTADVmPZYacb0ScbqhF1z88Rle20BqGB7qr&#10;LJ1RuOh6IEh5/tOf/rS4I5NJKNRfaNxOD/Y7AnlE56rkbyW3pfrzITcyLElJJpCdJCWOKsDnsdBY&#10;iFpUO693rgTpScWeEC/85PdBctrPEjcRHVBIBlB35cDrq/mJAQF+MM3i+cZcptcqZHdkyxGJ10F2&#10;JEulLTusLIlF6551s9mzLlLqWAu61qqA/j48INTCYtWRlALZocyi1DZTrM7luvR1R0Fu44nD7Zg+&#10;SFQpA4izXqJzeSGHxOiqdF3mBSf5OwSGiQspQmR6UFGvmZh64P8tkq7q0j5aKREFoosytKKmsIwN&#10;C6KqhZeELmisOV301BhxTLMaL4seoZDEubPnRFOWFkzsDbYz2lQ1GfgPCBgxxGSnngZidSRFkYFJ&#10;ezDJAj41VIFnTkdzvlPc81h1KHZq1VVpZfHb+D7IDAuOtQ3JHTh4QO5rt5RmgUve+xL8ABaYeu/q&#10;BZ9FqUG9mNST2lXFYkjWpQtlraE8oiuDvEQU4PInt5LrUokOVyVZlpAcbg8X6ZQFi1gtucmTJ0l9&#10;EVbcggXzJUivmWhJIEhwAeHrpiicwD+ChP3BcBtJzVwcLwkIGGkMEIq16kiSwrKj5EBixzR8Zv6m&#10;yAsLrqcH5W6umTNntsSmeQ7iqdqlqL/vzJnTsofknj17pBcmMTssvSq/qx64umD5YnRAY3NkzKe9&#10;cLUct99+u3xOVaTpQsKiq64+S12XVcKXwZmE6xzKWqWjAVwZEBytgwhYK9GxSFgsVUCJjs8kXkGW&#10;JaUEFNNCdLiHhykVdh1CdNI5npqlOA4im6qePCO/rarfFxBQM9CxrKKFR+eM1d6x7CRJyhKeEp1k&#10;AicAqUFuzHmIDte9El0jiCciOpLMDpm9e/aaffv3y/0TJxon3GuFq7FGFi8gKyCqN77xjcO8cBx4&#10;55LeOtfB6whxNcI4UuS6LstCmZmAZRGCKoIiFp3rHFymbLNh0GV5UJQEYnSN0PT4PD0gOVw2ZFji&#10;Fp5rFzvuHCy9NGlJvdKxU5HLMu5nSazOJUACAkYcTNd4ymrpi3gedh0TxYxYnc+FSXyarXyWLFky&#10;0CQBNyZrpCrLThVBPg935bFjfRKeIKtaE1NQaKv4rqrhayQCIDo6oaisSh/UxSWTVZIHpWR5ORdl&#10;4JL3nEM1/rAU6FlGjQQnyu7geuIMSPJk6YlGpo4etJBJBjWTKBKja0UwLkx0LDgIbme81xzP8TdQ&#10;hbWk14CDBYfbEqIjyxKLjlsWuMt6REgQ75BtePZYorNCBOtOF3BS0AQEjDRkHuI6tzj/vLXq2DLK&#10;KmPiYrdzFQuPjj1JpUznLnOeuPRSS3S473UdsEaqJDrWFbubS8JZf78QHS5MiA65iLVXxXeNNGgC&#10;UsQISYKEExIUdXeDKjFu0tCm84pMovO9qQjoVp0GA5IkMrSBZMYlWTxJIuTCk5RBAXkj2L8ZwDlC&#10;akx4Jj8uDRo3U3uji7FKsOCw2jrZgXnGdBnX6dNnSMo12WhJSJD/jNWQqZmzgkMKcvdFGjJWXojL&#10;BTQVZDpeEHkg7ByF5Pp3R/OWxySsJL0QrC0pIrcKHzsbcEgy1rRpZry19hoFyA63JUrtnr17RbEl&#10;2xpiHU3UmpOBDK/VACHpBJJL73zQaAwQnbMGraTbb/Xq1ZUREwN58803SywpD1kZQs0M+t8dOHjI&#10;HgdlvzncmLgyqiI6yFS1RYhuIL26Z6aZYceV+7gyIcAkEAwIDaw5LcYlLkfmJX+7YHz1RBwQUBa6&#10;XpibKGc0GseqIxOTeB37JgrZJUw7UfpkK5/pkXfDEh3ExxphrYDk+qkH/LbIsjsvcXjKh/QgAW20&#10;MzBrzbrEC1cLSDohJufL4cDwqapDShKcwwDR+dpnlQEuyCpBXUYRzaHKc2g0WDhM7Mhnf0y0OrKw&#10;jlnNjudYDFWSCJ/Fou6wVrW2+UKDRSFhnzniFenvI4sNNxDF4RqbO3309ECrL3l94LmAZoKdj8xN&#10;5ihxZSki33FUYnXSB/OUJZOE7FbFb6CZ+fz5EremxAbljzleBckp+DzWNp2OsOr27dsnXit62p5o&#10;wlhdVtZlLfkX7FNH0onmb6SBC5RQVq1u0CIYUjBeJTihKjMvGVCXK7QImjUZhcnORYfkqK3Zs2ev&#10;OXoUrU4tuWhR1IOkJqoLekZPj1m0cKFZtIhjkSzuiROHj5EQsRUKWHPa01L7Wdb7uwICGoVo7Qxa&#10;dsxf4sq43KUP5vHTkfsyBRQ9Sm0WLpxvrbp5ogTqVj5VZWLq7wJ8HqTG+t9t1z6JaEetVadk1y5A&#10;xpGVSWswF1C0SUx53/veFz9TH3zu14YQHfEmulM3A+qJMzYSEB1BaFwYTHIaN1NaULX7Ikl0klJt&#10;iW7hwgVSToCVzESbOHHo5OA9Wk6gNUkICoSGryVQQEBTwfKJuDCPRRmYHGrV8Xw6W5j1QWwuapow&#10;V3Y5oA8mBAiqILok+DzWOkTH2t+//4BYdZQUjbYLsyrkJZ3gqWPXgnQT/3rgKydrCNFhfnJy7DdX&#10;dr+idgUTHJIjIA3JYfnu3YdGd0AmOX9j0anmVw/0u/ioKC6He6ZH3DORy7JDnuf7FJqAQv0RGjDx&#10;Ddw/dEDBwhOXJQXiFfy+gIBGQCyneI7SzUcUtsNRaQxueGo/eT5p2fFa1gKyi7XBbuRYddoejDXC&#10;WqqC8Pguwgh8JnV0koRmZQC9bWnmTuiC76niu0YLeUknhLcgubLtwmrFgIRzBR3HTSzHgxpP4ySp&#10;eGcbB9q7+PyzVaFVklEGie6wEN2+vfsGiI7JXRXRAV0skyYN9veD6LglLjGM6OzrSUBBOCjRSd9A&#10;S3QSm7N/D9mWAU0Npme8fkRpg+ji/qxaRM7zSSJRokP50zUC0ZGY0gii0zWOV4e1z3ZcyALCGKes&#10;bKjie0YLeUknJLGQYY9CMVIYkHDjJg0ntXrcVB/+8IflYrHRKtvx0MCZyYNLs1HbOLjOodlw9tw5&#10;CURDcgSid4xAxpUkodgFzKJlckUkR83ccLbCrYMwOLL9iDmy9Yg5vOWwFIrzvNYqBQS0DCxfDOyf&#10;SJwuPsRDcca95lAAIbmoawoJW9MlMaVRgNMoL4AYOHBjNutWPnmgG4ov6QTZA8FRSjbSaAgzcEIf&#10;+tCH5D6mKYFGCI+gIwOASxOzdiSsvGYDgebjVouTncMt0VFLc/TYMdEWqwRKhh6aQq1ER7ujjo7O&#10;IZYc4LUoN0J02waJDstOia4qSzMgoKGw09TO/mhOW6KjNZjE6vZHx8mjJ8UDxN+TYH6jBNIWjDgd&#10;HYNYM3hE5BPjNZV+X63ge2QtxUdEdHtiotsvsTuKyFsFKO4knbD7jAskFFIbnZWRjwew3lCXL0u0&#10;IUT3whe+UCZHGtRI/NVf/ZWk077jHe8wt9xyiwjdd73rXeLTbQR820yMNCCys2fPmRPHT4h7ggA0&#10;LgusOch+YOJXAFnc9vsgMiw5ygnYURmLmvt0RZkwIVUzZ4UB3SMQAJKSvS1KyaZ9Dq7MgeA9t8kj&#10;oHKgUIybMM6MGz8uqlUMlnRxuOamvU9cjg4pMreJO+/pH9hHkbmfxGCsbrokp2gPWNYS21dV5cIE&#10;rHnWKdYb5EbJAXIBRRi5UAWpNhokneCq9CWdUFhOlyxaQmZBd7OpB77w1QDRuXaXLQvclllg0lAu&#10;wMlzMKk0lvfFL35RtIN2A4sDDY32P/v3HTC7d+0xhw4ekrgczyvRVUF2SnRYcsTlZs2aLVmWixct&#10;krHn+fR3YbHpXnMIAYgOwcDzstiQFvyLF57rCKgA9pJAcOMnjpcYOYSnhflhjN1Iz0M9mK8yz+1/&#10;JFLhrsSqY27rTuTE79IhGoiHbEvNwpw/b76ZPWuWmdY1TUiwynKDcfZgPfKZhDSOHGHPOkt00vD5&#10;RKWkmgeXNZTXFB8DBQ+dL+kEbx6WnMvwSQJSx/BpBDiHAaJz1R+4NmOtGrg2v/CFL4iVRwcUfLxY&#10;Ho208kYD4rIkNnfosPS443yx5iA5JnOaeMpA1na8KFisuGBmzYy2IiFBCM0U4hvyXbznfJSAQur1&#10;qcOnRCAQ0+D5CVMmmIlTJprxk6zgReiqdcFNfT83wINhFl2d82LMwQ6XjiHzljk8foJV7uxzQnhH&#10;TokSxyFF5HbuSwZmzCeMt3pDiGezbti3broV1iSmgKrIR77LHqoIo/jKnnWW7IjTQXYjVVfnsoay&#10;2oIResKS8xkmWHB4kJJtHl0HRs6yZcsaJu85h0zXZZU7GmQBNseSY9sG7nMwiMTxarHyyu6IPhI4&#10;deq0EJskoMS7h+OXH0I6dYLFx4JhkbIgmWTz588zCxcuHAiqT5kydH8+FjhWGwKAmiPcOTxGQEya&#10;Nsl0zuo0HT0dZvK0yWZih9WMrJWhv3nIYf/j+/OOgHwMjKkVzNyOdaXCNY+Sh8y+eMwYJyE5O0/H&#10;T7ZzuGuSmTx9sszhjpkdMod5D5mXEB4HLnvclzyfhG5jRaeU2Xb9oDR2dHba74nWgH5/FdDfT2kB&#10;dbU0kCApBbl38mTzdXzCzciO4ISjkv2LkwdW3N133517IO+r6oji46wL7IWSK/XwB+43h9YdlCcV&#10;81+z0Kz54OXxo+rBRYTQyMjM880yECS0ZLWdcZ3DsrevlGO0oIuB9GEIbv36DebRRx81m+Mt46uy&#10;5sA5u1j5PFp6MV5Lliw2q1etEm2J+2im6e+B1Dikg8SuPtlrjv6ApGJTNK7WHhlqCAQsvXMnI9cN&#10;32UI33GO9rUDwoIZJTfx/cRXVnGeLYPUGOCOnHvZXDlmr5ptZq2aZSZ3D1U8GOtDmw6ZQxsPmd3r&#10;dptdj+ySuKmO25gavxgyp2IMnL+9geD4p5Yv9wHjDMlhyU3qnCS38j5eG1vKHXM6TPeibtO9sNtM&#10;mz/NdMzqkOc5FDKv7QHhrN+wwWzYsNEe682mTZtl7le5dvXzWLckjtG56JJLLjGrLrpI1i2JMY2+&#10;9ru+v8M89ZnH4kcRpszrMDd8/eXxo8YBssOyI3fjne98Z/xs7dj81Q1yJME5DFzVkewgAsFhsiKA&#10;cVVmkRwXnhPPIzkfRsL9mgXcDsl+lhz9x4/L81UtFF2QkUQlmD5JevX1zOgRl4tuKun6HtF+7eKe&#10;2DnRdM7uND1Le0zvZb1m0QsXmcUvWizHkpcsMUtfttQsfak9XrzULLp+kZm3dp6Zc/EcM3PFTDNj&#10;yQwztXeqaM58DoJF4ksIoNgq0UN/68BvHpRhAWMdTIfU/JA5YiHzFFekJbEJHRGBTeyaKJ4G5i2E&#10;xdydtXKWmbNmjpl3xTyz4JoFZtGLFsn81YP5vPCFC+XvPct6zNQ5UyU/AS8I35GEzlm8IDR8xjNC&#10;CADviIYA0r+zLPgsfgOxOtyVxOqI0x20ByEPJcI6vyYTLmtopEq2kPOErhoBzmHgLCbNrK5OhBRR&#10;V60chKYEh5syyx3JiRPIZD87MjWLkJwrcDpS7lcfmLgQHf523Jb43pm4GtBmglcNSI1AOq4DiA6X&#10;pcYW0pDFbLVhXDoIjOlLp5s5l8wxC69daBZeZw8rFITsXhwLihsWm0XXWaKzgmL2xbPNzJUR0XX1&#10;dpkpPVPE3SlkNzkiO80alPPkVPV0WbANXLQBLYzU3BASsEqTkBwxYzu/mGdYw5NnTDZT50413Yu7&#10;zYxldr7HRNd7Ra9ZcPWCaP7aOSuHnccocMztuZfONTOWzpA5z+f5YqE8x9rBfUnrvIjo2KR4qvy9&#10;CpIDco4JokNeEKvjiBTjahJgsuAyCib3uOVGI0ArsCrbgSk4h0y6LttpBAIj5VQBwWG5FSE4hLMS&#10;HB2ttctKEbgCpyd3j255AaS235KbJKDYcWDinj59KtIgHQurDHSxkb3Fouzunmbm9s61WugsqZ2T&#10;tOis/bXgINWYrWUvbh9LVHJYwSLCxRLh5C6rPc/qNF3zu8yMC61QWWWFiiXF3rW9Ijyw9pa+ZKkI&#10;FdGar4ytvuUzRRChPaOB87lDtOdAeGMXSmo6B+wt60Lia1OjGPG0BdNMz/IecfnOv3q+EBbzTA47&#10;51DI5l813/Re3ivzEeVr+pLpQoBTuqdEczg1n7k/LMHKA9aVNFywyiOKI02fozKdyfI3UDUJSYZ2&#10;X7QTOfISjxDuvUaS3elDwwvU87IuXeD33nXXXUOOLJmvwLipRd674Gtykum6zNqiIQv8WAiNEyR7&#10;EoKjkJAL5QMER2uYMgSnmOJIRjnbN3quS+Yke83h42fbfAg/IrrTAyn+9UJJjt2L+UzcLHRhJ9MS&#10;zbPb3mcCeYkOkrO/Q4iOGAVBfMhuSnQMCAZ7oEUTy+heEGnPs1fPFs0YNybCZsA99OJIcxais9o1&#10;7k0luinTIsGDBq2/PX0EjBHYSz3s2tt/zEVJhuqK5tu0hdNkDkF0WGniYYjnGofMtavmRUR3qZ1v&#10;F0VEJ16GmOh0PuuclvvM8wlRz8mstShEZ9cQCiRlBr3zemUfR9ZVkujk91cAPofQhlp1hw8dkvsR&#10;0ZUzPorA5f3KyrpMQxMICZWQjZk8eI6/+QrKq4KLs+C2QdelYzubevZ3I1WUE8zrfgKhKcHh1syr&#10;t8gCQjoNasNGGjpRxWV5LHJZotH09x83p62mxt+rsuZAtMCej6w5q3WyGBlXtE8WY2HrUUkvfVjB&#10;o4cE8+04oxFj5RHfgACnTJ8imW2Q2bR504TYiIFg9eHinLvGWpj2dtbqWSK0EES8bsoMK4g6Jsjn&#10;ilafPALaE6nrjNKDBUeMV603PAEQF4ck7+Amj+dN17wumWe4HbH4mEN4CsRtbucj85L5KdZa7JIc&#10;Np/j+wOu9AzwOtaQZmH2zu2NQgL2PpYef6+K5PR34cKk1ACLDvmBkgzZaTlSVd+XhIskJs3Md11S&#10;QweJ5ZWE8Tc8e2TSN6rZ/+mDw61SwnIDzDBh6nDmLmsNFSErBDGWWxUEp3BdlNFwXTIJmZAnThJU&#10;PmL27d8vtxCfBpR1QtcLvksPiI6FSOCc7uvUAE2ON4+sFMgHhIUVIkp8aMeSJGC1cAQPbiOEkhDd&#10;JbMlZqIH7qXZF82WvyOsSCxAs06eS/IIaA+4ri0HngSsLNL/JUZsrTIsNLwEWHDzr5wvngEUJ8mQ&#10;tAoV8wzXJnMOkpQCe+YiCVAJcqsSWG9YdXhLWGOsr6lSbhDVwXEu9YLPglT5PBRjKTXYu1d64urO&#10;Bhrfrxouee8yHpLAawfJ1VIDR/4GGZbI/apxni5OKaQKxof7Ysu6LrNIi6QSJThicVgcVcGXUDPS&#10;CSlMQs20pJUPWtmxY31i5VUJvoeFgVuSlGTcA9p1HcLjuczYXD2A7BAmau1BepowEFt7uI0QXmjf&#10;uJFI5ya2RwwFy04svItmiQaPJt8505KeFWASO0FgxZp3QIsDmRzLZRHk8TzhWmOR4QpnDqj1j0uc&#10;pBKIbfpia8HN7zKdc6zlNn2KWGxirVkBLMSm5KbzUOdMA6ZNFBpgh/5uITrWmpDd1KnSMYXvZU3W&#10;S0L6OaIsn4haBlJ3S8Y22ZhszgoRVg2X98sVDlJgydHfMstjlwXCW1WT3QlHy0eMuAGio9bAhbJk&#10;lwYER/ZkIwhO4QucjnScjknIBMVdSScU0oR1rzkmsSzEOsFC0M/DfSIkZ63kCy9cKotQXZajBTlH&#10;/lnBI65Oq7EjqCA8st0QaLil5r9gvmjtWHnE/bAEIUnew3sVIjxUYNYnRwJGCvG1sqJf/rMzX+aE&#10;zAdriaEAiZvSWnALr1koB6UtKEIoPpLFa8lQEkfozWqns86r0QKKI2uLLMzFixdJQwbWnuwGYonw&#10;XAUEpDKCA+sNlyXN34nza8PnqpVm4PJ+ZcXocFUWSTLJAmTn65FZBi5ZD1kPSEJfvUQZkkhadLgo&#10;afEFwdVTCEh3FF8/NYUvFdbF8o0C5MMklFY+Bw7KRJAt8i3xIaxloVYEPg8yU2sOl8qiRYvkPvGE&#10;wrG5BkEWK0RnNW6EG2ncxGHQzql7knRwa9HNXhNr8VajhwTFupvdKenjvAftH4txNAVcQHkwD7C8&#10;IDete8MFybXm+hOPm3tJVESPxY8FhydAXJMkjsTXfzTnMuD7seqw3pBx9I+lFyak19XVJX9jTYpS&#10;VhH4LFyYEByxOnY8YcPmwTBINd913pNh7zMeIKekPGY8kO946+htmTxuu+026X9MtxQXiNuVtQrT&#10;8NUCDrCbjyTKJKQo0WmZAA2c6wVaVLJkwQVf4LQqqzQPTLwzZ85aUjspk5EdCrhlxwLIj0kpwr/O&#10;BZtcTCwuJToC5HRQmDYtWnQu6HuTx0hCzx/BhaZOAgGCb8byGQO1T5JFt3aeuK8QiJKwgrvKEiad&#10;WkbrtwfkY+DacJ3sgaKDK5psW64l15QazMXXL5ZSAax6rj3Kz4DbepQUtOS8Sh9J8NtYc7qVj4QK&#10;uruFAH3vqRV8h44DskM9RCSlEAqh9IDsbSy+KuDLZfDxApaYgmRCvFZ47JD56VZgb37zm80nP/lJ&#10;IT16/HI/mVWPXP/Upz4VPyoPn5yHFwaIzmeiliUJToQTqspFSU+0vA1bYe7RTEhhcuNXl+bNluDo&#10;V6fb8CSJrkoo0VEUDtlFm6p2yt8gXj1YEBz8DhYIv5P7PJd8nR7JBctRJdTKQ6ihtUsSwuLpgx0t&#10;LNkhAKUswVp+qt2L1yFYdc0PnS72Wl0wIWpGgBtSygRWzhT3JF1LpOmAteZJSuIaE39jTojLuuLr&#10;nJ7Prjmv6yNvjfB+2uzpeqMHJg0aJhIPt3+rCior+A3IkAGiw31piY7n+G1V4MSe4/G9oXCFtPgN&#10;as2xx2gtcTZ4AeuOTlfJvem+/e1vx/fKw+d9HNLU2R/fKpfIQVZNWZJjIMnmoTThIx/5iGwDwf0t&#10;W7bEr/DD1dj55N6R2dyVhYE/XdKB9+yWAnH86SyMqgkO8Jl6gDNnIdm4q4LVsChUx+UB4W7fscNs&#10;stb1U089bR62k/TxJ54wzzz7rIwp402tH5riwYOHhJyPHj0mhI2LRBe7ColGQMhvwjgRdghFEleI&#10;45FaTgwHtyZJC1qOIMIQ8HP0CBg9JK+BvTQSk7XXCkWFxCPIjQNlhtITrjHXmmveCGIDSmhKYMxl&#10;5jRzG0WUJA/mva6Rbdu2mQ0bN5onnnzSPLJunawR+ltutc9Ha2R/vEYOmiN2jbGB8hn7ueACa32x&#10;Y3+j1jnWHVbdvn32t+7dKzKGxBRkThVwGQNiCTlCWpphCWGV7WSC14/dxpXsIM48j10efN5HmWfx&#10;fYGLvV3V8kVAqntWTI2/QWaYrGgE1NxBaFxUspl4TLCTv+vnFBkI1zkc39oX32ssWEza01K34uHx&#10;+ZjoqlgEA/Ik/jwWANt8XGCfPHsm2gqIhcxiZFFCdrhQd+zYaTZvfs48Za3iRx5ZZ5588inz7LPr&#10;LdFttYt4j7xWFzFCgN9NbADhwGJSrbYRZCfngYU3YbxMSrR7iA4BSUE6wpFYDhYBwpO4nWTa2fcN&#10;/J6BgQkYUcTjrtdB5rkV+CgjXCvirSgpKCxcSyw4iE4sOKtcS1lAfC2rhP4eJTrmMHOZ2DlzG+uI&#10;1H1ZI5bsWCPbtm83Gy3RPWXXxrp1j8oagfggQLGk4jVywK4RlEnWGp9rvylah/FR5bnI2rCfiecm&#10;aj6xX37rfkt4KKRYnlXg+PbhFt3UxVGbszTuu+8+ub3pppvkth7g7lQ3Zi0lCi74jDI4YWD3AnDv&#10;r//IkkJ//CjCwtctMatvviR+VBwQFNs43HjjjfIYwY/rEbIqy9xkbhLzy8LGL1kr5bZN8aMInGgj&#10;O3CrxghJ0Nmc3/js+vWiDeqCA1UsAPmkwUsmVjMF4nNmzzG986ww6e21hGcXtV0A589jhdnfZ3/b&#10;SbvIiR3i2+fgfXRRmdo5VQLpkyZF6dFophPGR1luZJixozJKCwfvIcOTW3YpJyahBwuRQz4jPuqB&#10;bh8km8EePiG7nbOrAhtmsjFs354+2TePbYXYWeGC8/b7+MrqZEz9sGOPEJSLZn8XQl0EPgXQ7bB7&#10;AadmJ5hc7wlRLI42ccTayJ4l7kZcDrKTrjiW+EhGkcQStcjrgLoSWX9CZnaen4ldjjRmgNhO2jmP&#10;i0+Ps+dwTUbrlXURKW+s4bPSUxLyglCwnpjzlA6QUcm8l5pUsdqi4nHWAB4QSRLZy7FHlMyqr5XK&#10;Dx1rEs5WXbTSrFhpj+XLhChkrdZRSvTYxx42+36yJ34Uwbd7DQYIRkqeLC4KvHbwBaRXT8Liju9s&#10;Nc/c8mT8KAIW6Sv+76uHEp3rZHvWzjRXffa6+FFxkJVDjUXVSPxcJ1wnC/7VD6tvFqpgQbEw0Pqe&#10;eeZZIbjtVjvEXagaXlWTPg3IZcrkaFueKR0REUFwbNljRYEsYtqDqftRYw8TLJGNt4TG4mDRjh/Q&#10;qgetRPuEfAefPdUudvpmzpwZNYkmJtHVhRCYaoVBp3wGB5/H5/AZdcH+bq412/8g/M+cPDOwWeah&#10;zZYILBkI8dmDrYPsqQ4IAkFjhrs2cA7R/+T3tBXR6fWxc0syKqdEiUV0u4HYZAsce0jnkrj+TbIn&#10;LSHyX73Xh+9WBZM5LdaaJSksNj2OWdKhjhXLB+8Ez8U/XLwskBz37T95fPbsGVkbZ9iSyt5nbaEA&#10;RgpfpPwl1whrSMj0JMdJKwOw8KpP+1dwvvxmyocWW7JbsXKFufji1WbJkiWmM1ZAy+KBm+4xxzYe&#10;jR9F8G1xBtFhrJBcUgXw2OHNq5fo1n/habPtG0ONqGkrus21t96Q77osm5pfZkudIshLSHGdA2hE&#10;QoosdHsw2XGFoNnhPycFmEXF3xoNJv7JUyfFHYNbg8LSXbt2iwVN3IGD34W1SWYUr0Nr7evrF/cL&#10;z2mMIjqinpw7d+2Sz2IPPVw3z23ZKnvobdq0yRL5BnF7PvPMM0LsxPp4ftu27fJ+XJ/q1ok05hLj&#10;gCy02vNAWrolBKyC6YumS+1VutgcYUqHDKwFvS4BDQDDGh9cH2ndZa00rY/sWWmvzerZcl0gOiw7&#10;Skq4hhKPgyhKkBzXk7nEnEKp1Fg4HUMQuuwXx5x81s5FblE2N9o5ibse9zxzmLmMC3+nXR/McVkj&#10;dr1qzAvrTN32ukaiWJ612hxrhM/CkmPt83osxZEApEpIgpADv5s1TBF5PXDJ+U6P67JqaJZ+PUQN&#10;XDJe+WAo0c0d/kVlCaJeouP9pKaSrkr6KoFPBiTP7dnRG2UcptGoWjoWHwsPsiD5ZLcliH124fAc&#10;GiFoqBZuBQ4bnpKIopYlB/eTB1ov2q8Sj2rDHOnX6mfogauTxbzXLvItW7eKICFQ/7OHHzEPPfSQ&#10;uf/+ByTB5Qn7HDGO3bt3iYDgvfp9pckHuWjHjziOEJ4VmmRoYhXRNJqCc+qwqL2SzEwrTLEyIsU9&#10;EF6VkPFM/IeFQ/s2rDbq3yj6p6cpt1yjjhkdgwQnFzL+oBqh15G5xPyE5CCn57ZsEcX30ccet/Pw&#10;Z+ZnP3vYWgePyjyM4s8kWu0SJQ/yGjqvTw6b94NrJEq84pbH4gqNrUY9IgsuWmf6vkbPNfG02IPv&#10;I1bIue3auduuy33muLVYy4LYliu+5TMaVq9eXTr85AKyBVx88cVyWxZZRDfEdXnggX1m3Uceih8N&#10;4vovv9R0Lqmd3UkqQfPxgRPDv8x27LSs4pbHvhPWBtFZdXkUPt71Sz+IHw2COCPxxiqhRLF9OzuH&#10;Wy1yI7sQbxJLiAmpBNdQorPgEiYPkP7OrN+QmAKC5GPu814Ozgny1nPjlvgcLkspb7CKyKzZs83c&#10;OXPEvcI1pTfgpMmTI7emfS+v533J8akVEDvxuxMHT5j+vf3myFardW84aA5vPWxO7D9hjh88Hp1D&#10;fBplv6duyE+If4f9Ca3uulQFAvcjioe2eCNJCAtONjLtjZp6GxqZXGD16BI/l2unrkXiaEI0HJZU&#10;+vrt9baC8eChyIOCgolFw4ELEeJBidPPUXeffKa9Bb6xzBpbmU8p8BzvSX5e1mdUAT0Pzos1xg7k&#10;F9lj1aqLzIoVywfWaC048tRh89BvD08EecnfvtJZrkVDZrLqSbbTRJJ6wI4GxOlQHOrBv7zhn4cR&#10;tsr9IRad3xoqpy2oVYdlhlWmVfMEMblg1FLwmHo7rZzPYnUKD3GXZYHgo4uU+zZVn3nJAsRloW5L&#10;sri4WJxbehE0Evo9SiCuQ1/jOlyv1yNJbLrIklou54vFR+YarpyNGzdZa+9Ja+09LMfDD6+zWvcz&#10;ZqvVrhkjLXRVoVMG6tLEZSYdNuiwYkmDRtFSYD49KjDX66BHQDkMjKElOmKmEyZFDZi7l3RHVtzl&#10;c2VrHMmKtWM/0MWkxNTne5gbzBHc/7gMt27bbtZbC+3Rxx6z8+kRmVOP2fsol7jLmVdqsfE+VUAh&#10;Az5P5zhzWeez69D14Dpcr9cj+bpGI/kdnCtlDlh3yCBdW7XO9b4NQ2NzgHIzXwMOSgqQ7Z/+9Kfj&#10;Z+rDHXfcUXdTEeq9s6zS3BgdqMd9qeRGCYFWzZd1a+LD5fPyMHVxV3xvEK6LWS+YVDRrRptkQeIi&#10;weIcDehCcy2+Wo/kIk5+HlBtUskODVrJHnfS1q1bRQA9YcnuscceN489/rjETYjvERuJ3EhRsSvv&#10;V2FUy+KU32gtClyVdFUhbkdxOTE7UtdlR4SuyI0pWXJlfWYBg7BDKHPBjilJJ8TepIXXxVEjZu7z&#10;HH+LMhOLj7mSG3OBOYFlhtBmXRFvxgVJFjPp/rglqXMjNvzcc1ENKDE04mk6p5TkdG4B17zmuXqO&#10;9GeMNDhP3LhKdNxnPdaqRLqMgOlr/I35wYc+9CFpy1ivCxNrjrKCd7zjHfEz5eALTanxNoTosIZc&#10;ZFe24BpfLsQ20ui+eHp8bxD924aWTZRFclGyGNEmOVSA87xqje2E5IJOCgs9eJ5xYfGx2NDG2VaE&#10;wD0CCcGEkHpkXRRDIaEFC5AFmnQ31QQrW/herDfZENaSHEJX2odBegu6ZUsXMgIhRlArqY5VyDhh&#10;wdmDMSYeN2XmFDP9wumSbCJdTexYUxAuRfx2jGslOAVzBpKC2DQMwByhlo1bPAIkldDYGM8B1lta&#10;UXLNSQ5+T5nf1MzgfDg31ttJa8WSVYr8wY2LTNIxKTrPXUZAXqgKCwzLrp7dC7QhCEXjV155Zfxs&#10;OfiMMT2PYdLY1VkkXVtXFGUtNxe0uBzfcF5hoesiYdaWPY80mEAR0fXH9TOR25JJxqLVBdZuUKGh&#10;Cy15AMZlkOiOi+AiMwyNHGH1xOOW6B5ZZx63t+vXQ3Q7BoiO95WCHWaELERHAgTCl/3LBgrMe2Ih&#10;PD66HkUXf4AFQ2UPud7WkmOMSToRZcISHUlA0qLNKhO0+So757n2uB0R1pTl4AF48oknLdGti4nu&#10;aQl3EBPCemGd8XqITq2X9LzUx2V/UzNDz5NzZxyU6OiagkxSoisKlxHQtXxafG8osODUiqMc4PWv&#10;f33Nm6hyPZHj73rXu4QksQ7rxXHHOSSNtmFE17lkuNuvrOuSmogyTI3wow4PtqdDCheWWx4zMCSt&#10;ZMHlugT92+qP0zGBmFziqrPWCmnLuC0R1mMdSeFi/1lEWiUCifFBE2dBkhJO+jcuKNybEB9Wn2qk&#10;CL5aCYnvlILlaZMlIYLECFpOEbcjzZ2YkhBe9MMiIT7S4KuTR5NiYOztb6R8QJQINtFdGXWqgew6&#10;Zse9KamN0zEtCD4fYUzdm5CbVXiw+J986ikRgsR5eQ5Swx2Xtt5AkszGIjhvRoIieSE7O06UHBw5&#10;GpX2FI3VIdtdsa2ulW6ig9SU6MiCJySV7FmZBV67bNmyYTuM19sRBZx0uC6TPDCM6FwlBmVT82+/&#10;/faB9l1ZYHJjxr73ve+VQaBZKiYxFhyWnAILkS0f8oBF5+rdWYVFp1pU5JbbK33wcF0yscb6wuMY&#10;1KjVqo1cvQgqBBvaJ5o5GarE8R599FE50NixjHH/UnTLewqTnf0a+f4JF0Sbec6J0t3JbiRJBUuP&#10;FPiJUyZKJqB9ZfTZBT++LsTfIb8P1158CNE14VRhXDS7kt8H0TF27Pw9c9VM6TtKPE5aeGHF2TGv&#10;BXw+15YD9zbttFAWn37GWvx2PnBL2y3clKwxLBTWlpKczrHkLcdYgp4z4wHRoQjQ9xLFgPWlRMcY&#10;5yFdJK7wGQu0/ypb70aOBlYgORskJ3JAkjR0rndPOpdsz7HoqnP7kXqa3M5BAYMThITMKEGA3G65&#10;5RYZQF9Qkr9BckXTWV192o4+fSS+Vzt0gWJtYHVgfaCNYtlBfPxtrC24LKSHQsdPrTsEGK5NrGKU&#10;BbR4FB7qnyg+JwlBg+sIuSJg/HGxiWUXF5jLvnfLZ0T7nC2I9jmjV+YA2SDQR4LwWgEJUqb+TRJ9&#10;rJLAjgPE5URhsM/R5kt2GdDsygLgGkYCOVZ0NmyQTEquOdY9ZIfiCLlBgC4rLomw1qLpC87aMcJb&#10;Qg9MzRlg7RQJB7jkOt1EXM2cAYYH2ZbIvVqBBUjOBgfWHQeNnSG+olahDy73a+eiwSqCYWdTpdsP&#10;FyMmKkSG6zHphoTF165dKwwPUTz88MNSZkCqqQv8Lc9lmUTXyu743iB82ksRsNhYdCw+rA784Yft&#10;ouW38xx/59zCAhyEjkf6YKw40DqP2rHEkqPQnNRx4jIkIfAYZSLqOFFb/I7vwBKRnou9UwcyMqn1&#10;guwmdU8aaCSsv2XMww6BzGH+s0oAZDZ9YZR4IiUEl86V5B6sONn93Y5dLVAFESEMsVHczZrnmhOT&#10;Q7GBBE+dPiU1dHpNdM4kj4AIjAWt+hgrxhZFgXGkjheFASUxb267lH9fIgoZrrgtsb7wur3oRS+S&#10;TVPx3GXVSzcakLXL/Zo8D6dF53L79W08Ft8rDqwwyAmtjePlL3+5+elPfyrkoCUHZO6oKUxw0uXq&#10;JNaH2VsLXJmX+KPLxhuZMAjmKJvwkGhPaE3qVgFhEfrhElJYeCxGrZeiezxlCGj7WHW0bmLhMt68&#10;hrF+/vliLk2ITC072lNRgoBVJ5adfSy1dnHMbsxft3g47UhIBitjg4JAfSJKAvG5rnldMpYSkyOx&#10;J2fIuEZc34E1Yy0AEpO2bt0m15bMShqgb7OPUXQ0FnfO0UYrrCs/dGw0Bo5yuGPHLlEoeJyHQ+sO&#10;xvcG4ZKdIB1LU8/cW97yFvHMEX/jPmUHRUJWAF5IhqfKwGeEYZkqnPapy+1XhugA5EZsjeJwiM1n&#10;lTFgaAZpUED+hS98IX5UHDSjdqGsVYdGSiYh7sq91pqj3ReLM7gsa4MSC4fGWADKAkIRlwh9NulT&#10;SMyGBAVSy9FWWbj0E2TMi5AdQDDjqtS4nVp20xZPkxZVIrhxY9qPk88s9rHtgficJSZnhwC3L6UC&#10;EBvuSsaKMSOrUmsSi0Ld1GwQSn0lmbeQm5QKPLdFFBh1+/M6XUcyL+JbPQL8SI4P15LdE8hmZg2h&#10;IGaNH7LQZQnNuNItO9n8OgtYe8hwci1o0kyDebIrkfuQGYpMGoSstNdlWbi4KV3w7iS67kuGf3FZ&#10;goDY6GiSdTIMAhmVafAedrAtE/wkEOmq7D/86KH4XnEwgdT1QhkBWhMaE5oqfwuLsTaoANMDqFs4&#10;GuOoywpJCZQhoPmTdh6lTx8T7bUo2SGgsdwQ4LjeyMYkmQJhTrwJEoTsBGOJ5BSQnf1PximOy0Fu&#10;KAOME51mBly9BYiOa8K1EQujrz+2MHaIEER5YfNfYnQojCgubCeVjMOl50VAcTCGrJ/dNKu2B4pj&#10;Fg4/MtyaIzbnC1/VanlBbISuyNMgXAXxJd2dyHxu662hcxFduuDdSXTJIJ7Cl4aaB4guy3/LAsDc&#10;dbE98bt6avFc1f2ui5sFFi0L8cSJUxJDgOAOW02JCRW50vJjc7ym1oPvrfTgM1PfUcvRKOjYabam&#10;WnmQHooEC5bO9MTtHn/8cbHyiEFo7I5zKwIEtRDe9Gj3clLlKX6m1m5yT7yTsr2E9mwbfs6jjSHX&#10;1Z4zY0OzbEncsSSHNUfiCc8xLlyTIuDzuG6sZVz7uKDpZkIJCa37yKTUBKNoR+6h1zxrDdWL5DnX&#10;cgxbRxUdru8qcriQXD+ybuzaIH9gfM7+dH2b3AThSkThmhZ1R2Yh6e4kq76KhiIuIywdZyxs0YFj&#10;JdyXWGW+tl0MHifsIkJ6X9abiTPjip743iAYlPOni7fIYXLhLuO34mqRJBR7q0QHal2g6cnbbMdo&#10;QBerCjy17oTo1q836x59VAQmghOBicsLoiv6e4krDVh2VqAjzBHqums5CRZJohsL4FwBY6MKwADR&#10;LZouzw24dguAceOaRERH0skGCVmgoFAnhyWHFce6kes8QiTng873Zj1qAeMnRCchlmh7oWld7lo4&#10;hSs+N8MT8tH4HFmSXEftUYyMrqexMwmJ9QDjy5V3kS54dxKdz3Qt2y/S57bEhE0HOAEszyDWC5+v&#10;mW7dRcGixJJDQ6U9EWnQaKXJhemapHokoQtata+sQxvQug7dTTjz4HWJQ9/r+i499Pe54Do3jkYg&#10;+Tv4DjaRxQqg5opkBiw8LDuKzIlDKOkVAUKbhAsSK9jHTvZOWza4px3WzUAdWTtCz8sOL82ZO2d2&#10;mhlLoqSTWatniRJA0b2UDxQkODwekBvrBBcz5IbLmesD4XF91IoBWfOsDJLz0XcMAV9tD/0drrWg&#10;R3LdpQ/nukscrvfo4fqu9OEaJ9e5RUf0dzk1+x7Wy6xZbvkHfIl5XSvc5IjbksRBJTZkNMaIEh91&#10;sGU2Tq3XovMZX+mCdyfRYbomM1YUx7eX3/MoDTJzONIoWhTOwnKRZBKcgyuD9LBDk/GBCYMFJ11Q&#10;7CLmoAtBchIy0bJcE/paPVyTOn24FkddB5+Z+g7fkfytRc4vfdQD33efOhXtwUXNHUKUripkaEJ0&#10;zIVknCcLCG/ZLNQSHTE7Jbru+VHPRiU6Oeo8l6aDPR3OyY6ujO9AMTjJJ8ujWjmsOhozIwNqickp&#10;0bGbAFY3TZgJS+DqP37cTXR6jcuCz/MdOk/14DmB/Ur9btfcTx/OtVTB4fqu9JEeJ9d5nbfzlEPP&#10;W87LHvN6ezPzIlzWHPAl8VEo/sIXvjB+NBzIbUjuNa95jRChZtZTFA6Z+fIsaikZc8FnfKWNtSH7&#10;0SXxxCfWmT137oofRdBtyesFBEVwksWRBIPB4BQ5eRYRwcw8UnzsYw+bfT/ZEz+KwMW86rPXxY/c&#10;0MWBJadWBK2qqO9KTkAO1xCqRsc+bBzjrQAdNy6a4HpfJ6WoYbHw0UkuC8Le2if5J3/X/w8KIPu3&#10;+B6wU13vDPlN3D//vF0U1jI6e44tTJIp3CwQXkMsUhcPnd91l4Izhk4luBKVTDh85+0Dr68V+vm6&#10;kHUcZs7sscdMs3jxIrNkyWLTO7fXzLTa6/TubtPZ2SlB7zzweWdP2LE4eVb2fzuw/oA5uPGg3D++&#10;/7jsd8dYlN1TTZC4Dkqwuh8dGY0cWE9JNGw/usSl4neQhEPxfM+FPeKu1IPnsXi1N2gWUAIRaGT6&#10;7d8f9XxFEdluD/aLQwlh3gB+d9lzKDPPZL7wOCYM9kHkmDBxgtxGil9MOHY9Sicf3hj/znH2erFG&#10;8YbwGn1eEX129HjoKmSoo9/Lbxjy03nMf3ZeUeQta401x4vkb/qeaO5F65EkLdasex1GvyQCPy96&#10;3znzhtf/a/PWt/67+C/D8dRnHjO7vr8jfhQhS75TN0cIKs9iI9sSwwALLw1ifMh+sje5hYippawH&#10;rvMgPsceqkl4iW7LbZvMxi89Gz8axMu+9XNOK6koiMeReQNRpcFAFq2XY9DorOIa0CTKngeuMA4S&#10;H561FgRFrVgSuC7VNcHE18mvtwwn9ydPnmyPSWbatGlyyMaj9j2y2Caw6CBC+zl2kckMtRMWAoTg&#10;eA2vn2hfx4JjsfJ3wNqS2IY85IE8HSGe/FxRyEHBwuFcWCQIJ7ZBEdj38npdHHrOvA6XLYoIBxo5&#10;fv/0IkseQG9dSI9TLYi+Q+7JeXV0TBGlqKdnhiW8WWb+vLlm4cJFZsGC+WbOnDlm1qxZhb6HvdUQ&#10;NH27+8yxXceE7PY9vs8c2X7EnD522pw+cVqE3MBn1frT7W/WMRlVoot/B+/ld/CdlFtgvUkZwcpZ&#10;0rsS624gJpfzNXweLnxi1qSyb3lui7gtD1pyI6NS55pCvruG356cS8n7LggRWfD5et++iScihdEe&#10;qgBx2zm100xmfclatGvSHqqE8h7WJI8nTWIdTpbXyDzQz7ZgiGRtck7p84p/7zmILJkOMEBgZ82p&#10;0xAXe+ex7qziad8jyqb9e/RcRG6sQ5QJDtahtvfi73pNAZ+rtxwf/N0PmGuvvUaec+HHv3an7OGW&#10;xOJfudBc9N7h+4EiayEwMuBxX7qgvYmpi2NtIpezYnfvete7MvM3iuLeX//RsO4uva+cby796NDY&#10;n5foMG0f/sD98aNBYAn5zNs8IDSpq3ClqaIp4OMtCgaVrB0GNCszk0FgMNJgIBgQH2Ry2YlF/c+T&#10;9uJhyVH7g/tMSMguEhZIpCFitVkt0RIX845FwaLqsBd8WjdE1y1/F4KT90Ta5VCrzS5Ke59MKUhw&#10;kv1MbtE0WVD2RfK7eB2CKH4k36fQS8ntUKKLkgRYOLoLs8C+Ge0Sa28o0Z0dQnTUD/b398n7kq/h&#10;ltch1JQsk5Zh9Duy6wyz/pYEp8ZncxtZxPEY22PO7FlmwcKFZtGihWbJ4sWW8BbaxYaiMbnQ50Mk&#10;pw6fMoc2HzL7ntont/27+2WncmPlB2Qon1Pspw5CfnN0HUab6DgHSIzfMHV2tJccBeE9K3rEqqNB&#10;80BrtAxwPlxz5gIWHOSGFbd1y1Zp1q1COQl+c9HfrePlAn/jc4R07C3rh/sD69EerDP5u/2PecJa&#10;Y91NnTrVHpBdp5na2RHteq/Kpl1zfJZaf7IO7eNBosP7wncNnkP0O9zXRM9BspxT6zBaJ3bd2DVz&#10;RggrIrroPdHawdqTndWF6M7IeLIdj6xDS3SMPSSpSifv0XV41h580p9//k9lPFwgIe+Bm+6JHw1i&#10;7SevNrOunRM/GgRZkuRT4G1LxtRIJESWu5IJKSnL8rZRXA7J1ZNwSCIKu4qnAVlD2kl4iY7MxH95&#10;ww+HZSgue/tKOcqAwWLQ0qAoHBM2r14OzYKBvfXWW0VzAAwmg5qFe95697DA6/zXLDRrPnh5/GgQ&#10;OhyY34cOHjIbN22UmAOJKMftZGNCRdaa1YpFQ+wQIps+vdt02PsT4oUzxVodEN2UKQhjYj8spkhA&#10;s5DGxYtUXJfA3uoiVpcKr48WkT30ZfI/JTo30peUx5H7jyJeNqUcTNzglVE8yi4ySE9IKtq0kgwu&#10;1cxPnLBkYG8jAow2Wz1x4rho9biuWHi8loXJrSy6mBT197DIAY9VOKRvs6Cfo68VRcEeXV1TrXU3&#10;02qQvWa5XUBLL1xqZs+ebWZby06EXs5nQy5nT501fXv6zJEtR8zh5+y1t0RzeOthc6bfnlP/6Ui5&#10;4HPyf+Yg7M8d+M2jSHRcX67rpE6rkHVPirYzWj1brDmScOh6wn5z1NJlnR/nwoFLEoVPOtlsfk7W&#10;Bo95XhWe5O/M+806RiB5n/fpoeB6sr44IDgOPCbd9uia1mXnQpc8h8tRiA9Cs2TVYRUf5IsQIkqn&#10;rL+IvNSak++x/6KC9YjsOAYsN/4Y/xR5lPhdLsh4xfejO4wfz0djxMF4qVKq4yvP2ddwzaJ1GK2n&#10;UyippyNFNSK7SHnlPtmsx+w6xPMSxcv8G5lu/uoGOZIgJvuyb73KWVqA9UXTfV+yCbIYVyRxPOSz&#10;ymZCUDT7SNfJ4c2D6PKMlDwQkiI0lQbu13SOiZfoABZdOmhZJL7lAidPz8s01E+bPmEsCQaPgdMB&#10;5Dk0CgaO+5jLkFye+fvMLU+aHd/ZGj+KgNsS92Ua6heXonCrsXJRaDhMxp+Qj11gSnRdVkucZheX&#10;utAQuKpZ6mt0Uaq2qAtEjzSSz7v+Xi9YRL5LrgtNj2jBRbVRQmKnrCYvRHfCLqw+Sf9HuHEoCeoi&#10;jI7osb5fDz47fY61nmvyNzLeuKSI3bGAli690B6LxbrTa8C1ywKfdeqoJfD9x82RbUfM/if3m4Mb&#10;Dpr+/f2mf1/kGomuntwpBhFq0ViPGtHFv4GDmByNrrHiei/tlVu6npCEkwfejxKDYKUAHEvuOWvF&#10;RV1r9ojiw5pUwtCjCPT36X3epyTDtcOzARnxWNcWZIb7EfKa0WOtUitHps+YbhXO6WLNCxFOtK+R&#10;13JExMhnJ38jSN5X6HPp56uCnrOedxLJseDQNcvagfh0nalVeMKuR3pbHrYHiufLXvZSs2LFCvkM&#10;F1xyHUsOi84F1hRysKjXDSMhHYsjO1MBaVJEnhd2ysP6Lzxttn1jaAjMJ9czia5W5s8Ci4CAJrdJ&#10;MACYr5i/ycHRAYLYyPbhNp2kwuBjPtM/MwsHHthn1n3kofjRIK7+s+uHFZUzmbBeiDOgpR6zEwfX&#10;Ae4FFpm4QiZGC3CyXUDE4cQdgt/fLioWkRBivEj1sV0xA/LRuXjy/l4RXJc7/Zw+5paDhRZpoNEt&#10;VpoQmdUuiRtg2an1husETZO/YwFr2zQOsvI4eJ2MSfwdyVsXfOOhv0/HG+uaGN2cOXPtQl8u1h3x&#10;OgiQa5c3rlh1Z46fEbKDbA5vtpbdc5Z07HHupD3vk7ElbD+m0DWyp6TnNeJEF383h7gsJ42XmBwd&#10;TzgoJyDrlG4o1Bdmgc/guqPQEIMjHsfaIzZHjA7hyjXlNfw+PdLQsfCB98jvtdcSAou8JdZa654u&#10;60via/HB39Vq4zEubPGi2FvWnXhNLDniduTzOJgnyd827Dfq8/L/Gsa6JHQ8Bodl+PjwGj2U8KK1&#10;GB+SrGJllqzDKPv4sssuHVhfafjcfatvvsQsfN2S+NEg1PoCjHnRZMEsEL5CthfJrs8C7td0sfic&#10;F/eay//gqvjRIDKJrhaCKAIyLbHMFFhxEBikhsWHC5NBpD8mtzzOA2Y1Fh0D50Mtbli0VoQxWgkH&#10;7sPuad3i4xfrwC4sdWUwmfTQhTRWoItO4gn24L7E++Sw1pElur7+fhGCZK1iAaDMUHODRspYyXvs&#10;oUQqj0VCR9/hFUgJJD+Dz0Toca1WrbrIXLTyImvZLZHsTJ7jc/KEF591uu+06dvZJ5bd3if3mr1P&#10;7JUY3snDJ+Xvhben4VTs68FoEJ1cI3st2ImAkgH25pt7+Vwzc9lMKZTHmpPPy/hIHV+uGaUD0ZZK&#10;G+VAeUGRQdAy9nxW1u/TsdBboO/h/TonsLy6u6dJFu2cuXNNrz16Zs4URbnbPocXhbCAvi9JZNxm&#10;/YZ2BGPG+uF643LFAvaBTHoy6tO44esvH7J/mwK5jPWlfYiR2RgWZYvEkf/wQC2Jhy7UEp8DmZLZ&#10;R2ZHn6x9LyIAgSXBoDFgFIejLVJoqn7gIiQHeH0WyQGsz561s+JHgzj4wP743iAIQKO54AKZO3eO&#10;mWutAz5/atdU0Rix4FiIYt2hOSY0xbEEFVCcPwk2jIe4k6wywIEGPmNGNIbLly8zl192mbn2mmvM&#10;S1/6EvPiF98gGWFXXHGFWblyhVm4cKHE1FSZSI8nCzl5pKG/BSB0tXUYnTnol4lWSplI2pvgA9bP&#10;lJ4ppmt+lxAClhCPxYvRCroMQ2QPxoTUeVyTxOWol6MgnIxLNqHNIzgEJ2NGLRzF35AbY0omMgoM&#10;ygyvS45/EslrxqHQ1zNfsMAoFVm0aJG56KKVZu3aK2RuXH311eYFL3iBufTSS82KlSvFDd3bawmv&#10;x67FeJ5w8BnJdThWoSSPBZuFgw8Ol3mk47tIDiCHsbxQUCEnZCMZmEmDpSjoe0mmPEgmtZSBr1Dc&#10;1yQk06IDtZiHeVA2Z/DQCvIIqkoQoyNWlwb1Fum+aCxwTdqQxBArLLI0Rd/zYwEyeRxTSIUbY0kq&#10;9WkrFBGaJ09RrnBcjiOHj0r91b79JDIclDioZruqhaeflYQKyiT0+xQkJSAQcbusXLncXLh0qRAq&#10;VkHe9ZLknLPWKu0/ZfY/s9/sf2q/OfDsAbl/5uQZ+4LodbnX3b5Of9OIWXT6nfYf38kxe9VsseZm&#10;XTzLzLl4jpQSSO2Y/ZsPXDeuAXFYGmwTl5OmzPaA5Ng4l78DflP6d6WvB9DX6WsRmhy4l+eKy3m2&#10;1ENyjaZOtUqGVS4nT45eg5WioQDX96UfBwyHz7O19C3LzYp3r4of5QMP3Fe+8hUxULJkOMTGawH7&#10;j2qvTK5nOjO3VrjCar74HMhVgVwM6auqzwPuSE4yb4AaAcjZhV3/NLTYELBoJMUfy03KAoYusPQx&#10;lsHZu8ZkUMOcYKaIhTdVrGSEGq6oBQsWSMIIQfM1a1aby6zmTt+7Sy+5xKxatcosWbJErEFcVWj9&#10;WIxJjV0FqRzxc/aL5YbnsDbIRMOSwxrR7MCoU8fxYUI4CTmHCVFvTFpkYQlh2WHhaf9HAR/h/5iR&#10;R+K3kEFJU2ayKrsXd0spAfvwUUYgW+7EY5UG4wLJaZyaOBzuSqxiXM+49VFYeA1Ifs7A9YgPwBxg&#10;HU3ttBY+XhJLaBT541q+9NJLzJXWgrv88svsHLhY5sJSe90XzKcecrbICHFT2uuP9Zb2oCSPgHzg&#10;tkyTHJh9w9z4XjEgx8mmzJPheOx4DQ29kyUI9cb4gKu7VVbZW65FV0sKZxFg9pathmexYRWyCzXx&#10;s9WrV4ubs6i/2JVtxFY+L/nbV8aPBpEclrCQ6oMKPj0Qkhwk+JyyFh6khGBFyztgLbtDVsCS9cpB&#10;NhnWA+SEW5KkB/3MASDs4lv7B/mbXrMomWGauMZWLF8upQdsEknpQaaQtB9Pd5QTh09IbI76un1P&#10;7DNHd1hrZneflBwoschnuD7G/l1/Z8MtusR3Ab6LZBOIjt3BOTpndUp5Aa5ZH9SSoykwwglLjq11&#10;tm7dKs9BdHyPjrH+Hn1OoX9XdzalONG16LZWG51tZpmZ1nLDbYkSFCWYTLaKpVUuY8UyIjRuc849&#10;oBBc8g+XJfG5kQDyW5MMfYXnReCzTH3xOTD+4+yKl4HJlgi23D48DbSjt8PMuHz47gB5wKKrZf8h&#10;Bod0VDbzo0gcE5jPgOi++93vmk9/+tMSk3nVq14Vv8OP81aIHLhvX/wowrkT50z3mummc+FQ96Uu&#10;4rC46oeOowovtfQ0rsf1jDJXp8p9zaLjmNpJoe9U02GfIz6qWXT6ufGdIbc8j6BVQiXBSOoIY2bi&#10;u/leXsf9gc9JgqfsIQRlieHcqXPizmRxQXLnztDNwv6znyvvd3xEErwGS2rqXHs+9oB0OGi3lQTd&#10;Wk4eOikHdX2QKtmg+hudv9VCiMb+FsYXS5RNZacvnS7ZlbL/3sLpZmJXtPde1mdIElFf35BicGJy&#10;PMaSQ9lQJH+T3tfry7XDfUxjYfouzp8/TzrXYMkvXLhAbnl+rrXusfR5LdcdUmReqOWmiV++3xxQ&#10;DHRBefbzT8WPBkGm5cwXDM9faAQguMsuu8ysXFmuDltx8Gf7ze4f7IwfDWLFv18lfOVCrusSv6fL&#10;cnMFNYsACwySygJ/p+EzrcKIsbALLcFLUltZjNxyECAlUMpryb7Mg8996Rq0gMYD4aWkhzZPAsss&#10;q+EvtEKQxUCyCkkJ11xzjbn6BVeZi1dbjW3xYnF/IhQHBKIKQoR9fAAEJdYJwptkJ9q3URNJtxtN&#10;qEi+Pg35fZbkcPdRf4YLs2tBl2Qrkpav/SB97x9pCOmy5U73FHFTQnDE5nC5cg7icvXwhZ4DSuPe&#10;fRHJ4e6l48n+/QfEosaaThKOvkdvuRaquGiCyaqLVolLmuuIN+eKKy4zF9lry980AYnXMwe4XgGN&#10;QbofpKJWt2UzYP89Q40V4OMpRaGZNfvFwwcDE7jMRqxYaKSrukAKK3VxBKOx3jRphcJCMn5cmTrU&#10;4EF2WH28Jwu4KV0tbnDPljmXgPqRJDuEJJo91x9tn0w76uGI5xC3Iytv+fLl8jzuR2rmyMKbZt+D&#10;sFSXl34uBxYdVghWCjVfCPAtW7fKsW//fimBIHWe1w2Dlemy87a1ushcxA3IMXWetTBndpiJHVHL&#10;LBH+yPrR4jv9Xvsz2HqHDFF2Bsd1SbYlvxVXpq8sAqJijCCzgwcPmR3bd0rXE9yWxDh1DzmUBh1X&#10;oNYbVhjXjSxbyItrQxyObFuyaqXUQ67dMlFUCDXgtuQ9ydhb8rMDqoUrF4EkvDJlYqMNyt7SmOPg&#10;qCRyXZeK3T8YPlBdlkG7lk2LHxUD5itEh3bIoiDmhsX2tre9zfzN3/yNaHof/ehHhbh+9Vd/VR7n&#10;Ae2f2MHnP/958573vEcWkA+4hvbfszd+FIHnpvR2mO7V0+NnAkYLKui4jVxXUcunqDDfXqPpVnhb&#10;gYqgRLBCcpMtyZEdCxDamg2YBJ+nbc4kNnjylP3s2HVp/47A5bt8gtaKYNmcVTIysWAsL+LOlCJy&#10;+5A5JK/zvZ/zaYDrUn6L/ScuVmuxQWqQGzsRcIs1B/mRZSknmgLv52D9kKiDtbthw0ZJ3CELFguP&#10;Wklek/5uLGoUDFyPvVYxobE2dYsoJxdeuDQuCeiNsyg7RZFRy43PSn9eQGPA/ptbHeGnRa9fWrpv&#10;8WiBCgDXuSx+04Vm2so6LToGA9MwjbLuy3e84x0Sc8MtSV0Faagf+tCHxBVJh2zcmyygWsC+R8QQ&#10;iNllAeZ3dXUJ7svmAQJQrQWEI0ISYUl5wKqLLjKXrFljrrjicsnaw1qgdIA+l1pjNTTGEwlVjdVh&#10;nTDPSJUnGxN3JgJdMwmFOBzQ3cmnzZsWbWmzdIYQFVYdBAYBjopFx9fa38xvwD2JWxVyk3o5+/sm&#10;TY2TTzwkF43LaQkX4M7dIm29Nos1JxmWp04NseQ4GFvGGMUjqjedK1myq1fHmZRXrjWXxNmzKKpc&#10;O1zNXEu9LnxOwMjAJ9t6X+Fvat+s2P+ToUaKIs+iK0R0wPVB+zxfmgf6U0JkHLQAY2GxW23ZanuA&#10;pUg6K/E6hJYPELareBytx7XjbkBzAMGo5KcCFmuBa7569SoJchPTo58q7jKID9JDuPI+/QwI6Ywl&#10;PCyV3bv3RDthb35OasVIp0foO2HlMu+H2Oj+j2uQA+uMrv/WLopIErIbAcLjuyQmF1tykDA7hetu&#10;BLhY6YbiA+/Hq6IERzzumWeeNdtjgiOumc5wxRpj7OfMnm2W2XFfc/HFZq0dc4q8L754ddQAwl4T&#10;3RcwckkGUhtNkDyV3lcUEM9K1w+3AlxNPnyGWBKFiW7mNbPje4MgrlWmpk7TS7Hi6tmmIQ0IjkOL&#10;FH1Y8Fq3O3SXwz0b0DyAsFTYKtEttdYclgO1WAjcSy5ZI8kO863SRNNtLI+koEVoS/eUPohut3T6&#10;2MxealbAZxIdsB8D0XXO7hyM1/Xa77CW1ABGgOQEcKo9F4gOlyr1fbJT+MqZYnHmER1gHCA1SJ7Y&#10;+bPPrheX5eGY6NIuYLXiiI3ijaH2jUSTK+2xxhId5IeyyrWhnCBqxgzRxR8QMOLw5R/Me/WC+F7r&#10;gMxRDJI0XNyURmGim3Wt+8PqcV+ymKoCOxloUWJeexqyL0lMSSMQXWsA4uJQ4sMzQI0W2Zi4yojZ&#10;YuVh3ZEAgfBFuUJIa4wIkkApojaMhAtcmDt37or7N/YPWDNpkNCBK5D6N1yEuDCx7NSNyeeKG3Mk&#10;YL9GfwvfT6Yl1ibuSsgPEnSB7ZeO9fWZ/QcOCLFRJ7fLrh2sO2oZKcVgfBkrYpdsQYV7EhcxigTW&#10;20UXXRQX9c+WOkXGVl3Gen0CRh8utyWhG7YpazUccFhzYOZ1FRJd5PIbHrg8eH85osOiYxFVARZo&#10;MpOTPod5WPjaxfG9QeC6LNv1JWDkoWSnlgZkRo0WrksydunivnLFCqnfiuJEQ4Ux1hsxu/2k02/b&#10;Li48dqyA6JL1YkmoqxBrCYITorPWE1aeuDAt0bGXGLcNQ2zNcSjRyRY8c6eajllxNmgG2XBu7F1G&#10;bRzZlZs2bbZrZq85ascC5ZPPVSWCNcq4yl5/K5ZLz1LIjtgoGZSUEWipR9Z3Bow8sIAOrTsQPxoE&#10;G07nufqaEekkQkDBe5HGJYWJDrhMRLJgysS20MILJnx6gQXHLuO4UbSPGiiSyOIiOuDKLg1obiBc&#10;NUECoUv3DTJ6se6YG6tXrZKDFlOkvdNeisxcXk8yBiUGlBqwgzxJGMwrauwghGEZnFaOC9lZgsFd&#10;iOtSUvkXdstjsaRiYd8IslOCE5flhHGRZYklZ38HVt3k7sne5BPOlXOSUgvO11qwxCnJtoTwsWIZ&#10;RxSCqA5u4UB5AIoDnWUgNy3y1kxK3hO5KAPJNRN8Lb8WeGRfM4PzcJUVuMrFXKiN6DwmoivY2UiQ&#10;pUmBOEKM2jksuiTSuyS4gOvSVUDumxwBzQ+1KBC8JKLgyiTN/bLLLzNXXXWldOQhGxBhrZmAvBbL&#10;jljV7j17JBOTbYUOHIgyMX0uzIEsR2tJ4cIkPoY1RXampPIrx1XJdXxW/Hm4UKVmbsYUqZdjl/Ap&#10;M6fIb4JsXeBcOKej9lz3WDLfvmO7WLO6EwFjhwWHooBlTLLJC+y4veCqqySTkrIB+o/iJg4WXPPD&#10;5bbE+mnF2jl/n84GEJ0vU8dVjFg12Bfp/e9/vxSjsnEfdXYs2jSIxxTto+YKyPqylAJaBwhfLUvA&#10;MqHTitZ3YaGQwIK1h2UC4SHcsdywanZaq454HVaddATpP27Ox3VkSahVRzwMS0rcl3OsRTV9stTG&#10;8RsaEavjM/ktkJzE5kiMWRhlf/KY36QdWxS8nvMj/kbvUGKSNGvebc8VkoMAGS8pFZgzR8o4GCMs&#10;YOKdZFMutuOFlaxF3iGbsrmBpy296wxoxSQUsPeuwabQCl8GvQs1ER1w1V4c39rvHNQiwPWoSSRp&#10;8PznPvc5SSrg4L7vtQp2RijiugS+pJTtf78lvhfQ6sClFrnjBkmPuB21eBevXiUZmvRd7LZWCoQQ&#10;tQqL4laUvew/sN+cPhM1k06THcB6E/ehtag4qLOD7CAbJaWqwGdJSYH9D8uNDi1S5mCJjl0WhOQc&#10;5MNvx2rl3LBWKSWAzHFZcm5Yv5A+rkkSTS6/7FJx9bJhLVYxf1f3ZEBr4LmvbozvDaJVk1B8sUZf&#10;TbQLNc/c+a92D5SLcYuAmjosNQVWGq3AKCTHeuNvWHN5gNx009Za4IrVQdqk5Qa0PhD8CGnmB/Vd&#10;UXHzYrHssFY4sGAgQZIvSETZYy0emhlDdnv37DX9fX1CFC7SwrKb1GWtxzlTJVYG8VC07YuTlYZ+&#10;tf1M3KbSzzImV74XcpVelinwm/nt2gINgoPsNPmE8cGSWzB/nlhwxOPIWF22LCoV0GxVxjBYcK0B&#10;n/xq1SQUzsXltpzn4SIXaiY6slxcPt6y7j7cItTw4I5UcqPfJeUCRQG5sTt5rSQHIDqXVuDSiAJa&#10;H1glCG66qJCNuRJ3pj1wa5J8gSsToY71s9nOyw0bN5ln128QknBZdZIUMnGcNHnGjciOAbgxpRdm&#10;Z7SHHm296rHssOJIJIFo+ExigXxHz7IecZfy3ZAfv0XB9/EeXJaUTGDF0Q2Gc2L7I8C5Loq7zVxk&#10;LThIbtGiofHLgNaDT3YtetPS+F5rwRVrxBNXS/uyUr4Il5+3ntR8aupIMIHc0oklPpAFRqNn2jlh&#10;yUGYZcCAsVVFGsGqa08gvBHiCHM2+JS4nT1InScBY+bMHiGniBw2Czms37BR4nXOkgPLLVhvEBA1&#10;bHQnUaKb1DmpGhemfStkCdHxmUJ01nKkAwrfqUSXtiD5ToiOxBpq5dgdHKWS+jnAGGDN0nAZstOW&#10;XVoygIUb0FrwyS3CNEXS8JsN8IqrSBzrtBaUIjoGzWUF1eO+LBJXw5Xyvve9T6w3Du7zXL1YeuOy&#10;YNWNQYy3gpyNPqP6O1LpV0rtHf0aScbgeaw44sLUZmLVaRq+C8TNsLAkVkdyirXwBpo2w3NluC7x&#10;HizHyTMS5QRzO6WeL2nJKSA4dVdSL0cZAWEBEnSISbJpMd1kLhIrjn6UM+Iaw1IiIaBJ4JNZF759&#10;RXyvteDzFM59RW1yv9SsjszG4dkuZVPzESi+VmAQIC5Jmj1jvWHFYc1ViWDVjT1gHWG5IdynQ3RW&#10;+NPt4/LLL5e+mcSosO4gDOYdRMc+bVpfl4ZaW5IFOS/aIkeIboolOiW5Wsku9R6UMcoJIFKIjrgg&#10;m6mmk0TUbXnsGES3T7Is+f0nT56SrEmSTKL2XVfEhd+LZA0OtuwKsbhWRLtZc8CV0e8Ln2WhtPrm&#10;cl9GvS+HZ8cUAe7LJCgRwCVJrITberZeL4Jg1Y09INA5cNGhUFEfRh9HYnXsewfx9fbOlZge1hCE&#10;B2lgKZ0+Fe3PlsRAe7DuyOqC8Cg9wOoiUaRWFyav5T1kdkoZQ0/U5gu3JYTHHnPp7Xf4TZQRUBcI&#10;uW3dulV+7yRL6JQHcF4knWDF0ZyZBB3OXeviAloX7WbNQdxk9KfhS4jMQmmi87kvd/7D9vhebYDI&#10;cENirSFQym7XUxbBqhu7UMKDDGgETS0ZWZm4MYn90knl3PnIsqN7Cv0xIZM00UE4fI7E66y1BSFh&#10;eRGvg5QGklIKcp1YZufOi8tSu7BgKdKFhZIG/d1J4FYlc5SYIl1eyBzlt2KxLV2yxFx6yRqz2lpx&#10;7DKguzu4PiegtdCO1lyV2wuVJjpIzhUQZLCpeygDYnU333xzJXG3MghW3dgFgp5EFQQ/7r3Islsk&#10;XVQoR8DaOxu3z8LLcOToUdmrDRdh2kqTvetmRsRE1xSKubHIalpt+pH2PZrRCXFi0XFfPi8BfgPE&#10;S4cT4ogkdfX3Hxfi43ywUjkPLZSfNq1roH1XILnWR7tZc4TAdn1/uNvS17QkD6WJDvh6pm37ZrmC&#10;a9yXrm4nI4Vg1QUA4lRq3ZGZuXrVaiEKEjYgBTIyiX1hOUEu51NEh/sSd2XH7Cg7smtBVOcmfTDH&#10;sdN5bNUNfdsA+DsHr8XlifUmxeEkuNB9hQ4o1kJMAsJlY9kTJ06ao0f7LCH3G3ZlpxkzXWE0o5L2&#10;XhBcOq4X0LrAsHD1gWzp2Nz3t1e6vVBds52AoGsgYeIySSn0IuQYTQSrLgAyI25HbG727FlCFBAe&#10;Vh6udJQxiq2PHz9uTp0eHquD0HBfEkfT7iVTeqaYCZ1xGUAGyQngQUt0xN90Z/OB2Jz9HD47XRyO&#10;5YY1x286ceK4JMzgmiTDEoLjHOhTqWUDgejaB1vu2OyUt61qzQFXCAy57DJEiqDu2e7axBQNo6wF&#10;9IpXvCK+NzoIVl2AQgmP3o4kciy98EKz0Fp21JlhFUF4hw8dNietFaVWmELeO9mSZU/HYAeTuV3i&#10;cpTXnvcznf5d30+tHO8l1idZnAlPI6+NrLloyyGIDhLD1Yo1R1NrYowQNOcS3JTtBWTtju9sjR8N&#10;opWtOWQtRxrIZZcRUgR1E9381yxyfnkr94sMVl0AgBQ0bge5UVsn7cJmzRLyI12f7EYIL0lyClyY&#10;HTMs0VmSkpKAufFu5LHF5gV/t0Q3fop9vyU63JWy15y9L0SXAp+lbb5IPOE3sxkqsTh+M/0qIboQ&#10;j2s/tKM15+OOehpS1010PnOSanYXK7cCsOrQiNIIVt3YBVbSBEsUUVeVGXJwn+fPnIlIRjctVchW&#10;OpaYiKnRdBnCI3uSjVFxb6Y7mQjscxLj64p2RSDDkjIF3JfyPlyfCUQE1z+wzU5HZ9TeDJcrrkt+&#10;XyC39oTPmvOFlFoBxOVcReL1nlPdRAd8TFu21KAZsOTNy+J7Q4FVVyb+GNDagDCwiDqlT2aPHNzn&#10;Od3MFLJJZmHKeybHiSkzOyQLE8KC/IixuQiI51AeZa87Wn0tmibWoLyvw75vQhSb4zvUkiMp5tSp&#10;0+YC+31RH88ecbUGomtvPHPLk05Z5JNdrQBffke9fTorITqY1tVg05c50wrgnHxW3bZvPBc/ChhL&#10;gDDElTnRktCUKUIkuss2hALxkJhy7lxMdpZfpOmzJS6x6mZ3imWnpOVq3cV7iM1BjiSe8J6BPe54&#10;ffwWCJUEFL6H78aV2tU11UzrsqRofxsF4Dwf0J7As+TyLvnkVqtgx3e3xfcG4fOw1YLKVoKr1ABm&#10;dtVCtApWvHuVM1a3+WsbpNlowNjDANlZcuvq6pRYGFaUJnpAPpCdEF0M6WzCVj6zo+JxCIyklPQG&#10;qYDPEHdn92SJ70lzaEt6yabNfLYSHZg4yRJvZ4d0OSEJhd/G53AEtB+Qq1hzLqz8rWrbI44kIG5n&#10;J5TXLHTK4VpQGdHBuDBvGr5gaSuAwsSlb14ePxpE1kQLaH9AIFhLEArWE9YU9yFAF3gt8TXIixjd&#10;QJzO1UDZchO7h0OMEBzvwY2Zjs0plHT5DfpbeC6QXPti45eedTblgBBq2bqm2eALdS38ZXe9di2o&#10;jOhgXNfutb6AaasAonNV4lOgGRJTxi4ii2mcJbHx4iaEbKLu/+PtkYqL2VUmsTpLXrgwxRVprTaX&#10;69J+6kCMjobNvEdem7D++Gy+ByuS75wcf7e6KgPJtS8InbjkKUYGHqhWBeflK3qniXO9qIzowOI3&#10;LnWamGU7pTQDOJ+L3ut2B/iCwQFjAxAK5ALpQDQQj8uaktdZi4w4G6SFNUdmpS9GN/Da+JDEldRr&#10;k2Qnh73Pbwkk19549nNumbPsbSucHrVWQaNbmFVKdAy0q9SAeFYrWz+zrp3j7OuJtYobIWDsAmJJ&#10;HpCNi3Dk75asBo7U35PQz0oeaRR5TUB7AUvOtQkpqfdlO4Y0A3xlW7hhqyqTqJToQLsWW2PVTeia&#10;GD8aBBmYXKiAsQtIRgnOa1XxVHzI3x0vSWKAvDJep6+R1wW0NSKlen38aBDI2lXvuyR+1JrwcUO9&#10;JQVJVE50WHVYQGn4WLtVEPnAL4ofDcXTf/R4fC8gICCgeuA5cpVqLf6VCyuzekYDELgrNld1mUTl&#10;RAd8ftVWt+pwD7gmFSQeausCAgIagUPrDjrLtFC+l71tZfyoNTFSLcwaQnQ+NoYQXD7mVsLF/+my&#10;+N5Q+FJ+AwICAsoiKmV6In40FKtvvsQZJmoV+DLyq7bmQMNGydeGZuvtm+N7rQkuAu6CNEJtXUBA&#10;QNXYcvsmZxE1RFA1GYw0fNaca0ecetEwovM14SRO5/LJthKoV3Gl8nJurRyHDAgIaB5AcBBdGlhx&#10;WHOtDJ81h1xlR5yq0VC71+dn3fSXw7OHWglZtXXrv/B0cGEGBATUBSydpz7zmNPiIS7nUrRbCT5r&#10;zpe1Xy8aSnSY1r7kjVa3fKirc2WXUjP4xCfWxY8CAgICagcxf1c+gy900krwJe9B3o2qB2wo0QFf&#10;jUc7bHfjCwaTJbX5qxviRwEBAQHFgRHgy+JGnrZyAgrwZd/jJWvUuTV8xIjV+TIwW7kHJqAHm6+/&#10;HEQH4QUEBAQUBR6hpz7jrsvFkkOetjJ83jwsVVf3qaowIqqBL1bXyjsbKJh8vguECzPE6wICAooA&#10;WYjMcBWGQ3Ct3LRZseEvno7vDUXVdXNpjAjRwdbtuLOBYs0HL3fucMD5hXhdQEBAEfjicsSuLv+D&#10;q1reZYkl5/Jy0dOy0aUSIzZy/k1MN7a81cN5XfHxFzjPL8TrAgIC8kDnE19c7tKPrm35LEvgi82N&#10;xGaxI0Z0vowazHRcmK0OLLrVN18aPxqKEK8LCAjwgXo5X/eTZW9f2dKbqSogcuJzafgy86vGiNrC&#10;1Ei4dgDAfekahFYD7lmXixaEeF1AQEAaxOUe/fjPnLkKEBxE1+rAmHFtZ4YHrNGxOcWIEh1WHRsE&#10;psFF9gUpWw1Yda7MqBCvCwgISANLztXiC1mJy7Id4AtP+ZrkNwIjSnSAk3NtjY5rb8+du+JHrQu0&#10;FCaoy3LlHOmcEhAQEIA7z7UrAWiXuJyvjAz5iIdvpDDiRAcRZLXPavVyAwCRr/mge5cDAs6hH2ZA&#10;wNgG2ZXtHpcDeOpcMh3P3kgS+YgTHSAA6Uonxbzd/LX2yFDk/HyteigIpTA0ICBg7IGYFWEMFwEg&#10;N9ohLgfw0LmS8EajjdmoEB3wtXvB4nH5rFsRlFS44nVM9J/97v3OwtCAgID2BeS27iMPORXdLE9Q&#10;q4Hz9IVpRqKcII1RIzou6tI3L48fDSJrgFoNEDmFni4TnYn+8AceCGQXEDBGgGx77GMPO4vCs2L7&#10;rQg8c64EFLpIjYZbdtSIDkB0rsQU9qtrlzhWVvYUgVomvsuFERAQ0F5g2x3fXpw+708rAo+cq/g9&#10;Kz+j0RhVoss6cXbrbhdrBw3Gt1EiPmzILiAgoH2BPPNllVN72+pb7yTRjPvojSrRgazElHZKxaes&#10;whdkRstjcgQEBLQf6Izk6+mLK49eue2CLbdtcrpm6Rw1mmQ+6kQHfIkp1Ji0Q22dAqLzXWzONdTY&#10;BQS0F3Dh+XrdsnFzO5EcLktf1rxPxo8UmoLoiNNh1rqA8HcFNVsVXHBfm7CsRREQENBayFJeice1&#10;w44ESfhclsg7SH000TSjvPQty72ts9rN0qFNmO/CQ3S+bgkBAQGtAcIRvoJw6sjWfvLqtiI55JZv&#10;i6HRSkBJoqlGGjPedfFxX7aTC5NzRJvzZVmhGbXT+QYEjCVogpnLusF7xdpvlzICQPb4lts3xY+G&#10;grrAZjjXpiI6ApY+FyZZS+3kwoTs0Op8TU2zUpEDAgKaE1klQ1g3L/jj65wlVa0KzvPpP3q8aV2W&#10;iqaznX0uTEoNaJ3VTkDTgexcE5+J4ysuDQgIaD5kNYHIWuutDCw51xZrnKdvf87RQFM6iX0uTCyc&#10;dotfqZbnqi+B7GgXFMguIKC5Qcahr61fnvemVYFc8iXP+WT4aKEpiS7bhenev6mVgfbDQnD5slk4&#10;D3/g/rDjQUBAkwKB/+Dv3OvsX5kXj29VIJd8+2tSM9xsuy80JdEBnwsTK8e3I28rA23Pl26sbkxf&#10;0WlAQMDoAAUURdRlyQEsm2aJU1UJ3w4sKO3NkGWZRtMSHfCZv1h0vtTdVgZaUFZtDQk5ri3pAwIC&#10;Rh6EUXyJJwD5ReeTdkPWnprN5rJUNDXR4cL0BTSZZO1Yb4b2l0V2tNjxFWYGBASMDIhNZbXtQ+D7&#10;GkO0MnDT+pTtZt4wtqmJDjBZfBOGQnKX+dzqgOyu/rPrvfUnqkn63CUBAQGNAwTnS8JAQSXe3o4k&#10;p3E5l5INwTXzhrFNT3QAqw7rLo2sgW91ELO77os3eNORyUAllbmdagsDApoZyBmyoH2eJBRTFNR2&#10;jMkBX1yOjHHfVmTNgpYgOrSkKz7+Aqc7L8uUbnVAcpCdL2OL+hWyvdotCzUgoNmAUv3Qb9/rbeKg&#10;a7XdSggUWXE5SM5VHtVMaAmiA1nxuqyL0OpAS7zqs9c5tzICaFiQXai1CwhoDFhj9//mPc7CaJDn&#10;fWl1tGpcLomWITqQFa/DhembiK0OLFkSVKhPcQFtM9TaBQRUD/Wa+HIB8uLprQ5CI77M0maPyyXR&#10;UkQHfPE6LkS7J2iwSzlb7rug5x9q7QICqkFeHBylm8QTX4Z0q0Nliuv8WyEul8QFz1vE91sGxKTu&#10;/82feLWMtZ+8pm0nHyAYTh2h6/wBtTuQYrtqmQEBjQauOkp5fKChhU/pbBdQt+tTnAmntILLUtGS&#10;bIBF59Mm2CKj3Yuq0SRxZfqIjC1+iCmEuF1AQG3ARUnSSRbJZXlW2gXkPfhIjs4nrURyoGXNHpIz&#10;0KpcyLpI7QJiA1d99lpvtlORBRsQEDAIYtxZCmJerLxdkGUs4C1a/CsXxo9aBy3pukwCH7IrCYNJ&#10;iQuz1TSPWgGhPfJ7D2aWGECKbIDY7CnAAQGjAUIANJ/IUo7xnhCPa7fmzGkgT0i+ccXlOHdclq0Y&#10;Fmp5omOSYrm4Mi4R7Nf86fVtm/arYAyI2WW1RGMsILt2LWYNCCgDFESaxGcpiijLrVArVi+yZCky&#10;FFnaqmPQ8kQH0EJwObgyLqlxwcU3FhIzIDo006zMU9y9bIHUzsk6AQFFgAXHevEldQHS51slhb4e&#10;MAZ4x1wF8cgKLLlWtmbbgugAfuV1H3nQOWnHEtmhmebVFDJhaTrrKtMICGh3oAjSziqr7hTLhXhc&#10;u7sqFcgMkthcwJpt9V0Y2oboABoaKbEuQHYUdo4FSwayLxJzIHusHbcRCQjwgUQTX22YAvf+pR+9&#10;YkwoxoAm1b6wR7uUUbQV0YGs2g8mcNYWOO0GNFY01yxXJqUKFOEHV2ZAu4MM5KzSI9YAQr0VswrL&#10;IovkyGxHXrYD2o7oQJYZPtbIjvgl45FVU0egGesuJKoEtCOY+xv+4unMNaC1ue3alNkFthrybTfU&#10;bo032pLosgKrAHddK7WvqQJ5nR4ARAfhtXuWasDYAJ6MjV9an+nCB3g1KIIeK65KkEVy7ZjT0JZE&#10;B5jk9KnzJWUwuUnIGEuA+HFlZsUn0OCWvnm5HMGdGdCqgNwguSy3PfMbtz2yYCyBhhrE8F1AyX3B&#10;H1/Xdspu2xIdQKBndR4fi2THmODKJEs1C8GdGdCKKOKmBFgteHXGWuYx8Tjici5gwVEr145j0tZE&#10;B7Jq7MBYqZNJAzfm5q9tyKwhAsGdGdAKKOqmBGO1ljSL5BiLVq+Vy0LbEx3AfUnFv0+oj1Wyw7oj&#10;SzVvH7vgzgxoZhRxUwISLHzbfLU7CFus+8hD8aPhoL1ZO3tvxgTRAS40CSo+siMYPZbSipNgbPDZ&#10;Z7VBAsGdGdBMKOqmpPib9T1Wa0bzZB/hm3aPU44ZogNZpjsYCxfcBxYBQeotd2zO1YyDOzNgNFGr&#10;m3LpjcvGVEZlEoHkIowpogOB7LKBOxPrzleHqMCFyXYlCJF2b3Yb0ByA4Lb9/RY5gpsyH4RsyDz3&#10;jdVYknVjjuhAHtm1u7+6CMjKZEeEPHcmhIdLiOB+sPACGgGULzwNrNs8ghvrbkpFILmhGJNEB/Iy&#10;kOieEmJRUXZmEXcmQLgsefOyMdVdIqBxIGOazGC8Cz7XWxJj3U2pCCQ3HGOW6ECeZUccqt13Ey6C&#10;ou5MBQoChNfum94GNAYI6q23by4834KbchB4YojJBZIbijFNdCCP7Nqle3cVKOrOVFCTA+HRHDYg&#10;IA/MLwiOBIoiCG7KoUCWsT7HeuKJC2Oe6EAe2bGQmCShhiwCdXfPfXWjaN5FQOyOGN5YXWQB2Sgz&#10;n3BRzn/NorAmY+TtzDCWSQ4EoovBYqM1lk8bwj1C3G6s+/+TQAN/7qsb5LYI0MARULiDg4AKQMEk&#10;Budr0ZcGsd9Fb1oaFKYEkFdYcYylD2Od5EAgugQoPKV7gM+/TQzgyv92TcguTAFNHI08r8OKAmUB&#10;K3nuK+aFON4YA27vHd/dJvE3Yr9FwByB4IILfCiQU0984lGvqxdlkn6eYdwC0Q0D2uUjv/egNw6F&#10;VUL5QcgsHA7GbMsdmzK1yzRQGiC9+T+/MCQTtClYUyhBEFzR+C5AQENwQRkaDsaUpBOfuzfIqaEI&#10;ROcAmhKWna+1UNCUssEi3PbNLdK5okhauIJFueC1i2RcWagBrQvW0L6f7DW7f7CjsGtbgZsNggtC&#10;2g3IDZLzuXyD52k4AtF5gIAmQSUrxTmUH2QD19SOf9hWqJNFGpDd7BvmirUX4nmtAyy3vXftltta&#10;lByuMcklxHCDgPYDNyXuSt96CrkEbgSiywH1Y/SA9IFG0KQ4B/jBotzxHUt41sorGpdRIAA1nhcK&#10;+JsTWBg7/2G7kFut1xeBvPB1i83iNy4NVnwO8soHQna4H4HoCgAXHNvZ+BAmWHFgIe/+wc7CtVJJ&#10;IAiV9Np136xWAeS2/yd7zZ67dtUUd1Nw/Ra8dnGw2AuC0gFKCHwI9b7ZCERXEGirWeUHLFyCv8Fl&#10;UAxo/mioJCj4Yg1ZQDhi4c28ZpbcBndXY8H1OvDAfnP40YNyW6vlBlBUiL8t/OXF4XoVBPImlA/U&#10;j0B0NQAtliQV3yIPQeBywLojroO1V0tcJwnGXomvZ+2sYCVUAJJIDj643xy8f783u68IsNo03hpQ&#10;HLj8STrxJfOgVF/60SuCS78AAtHVCKyPrPIDJt9Vn702ZIyVACSH5bz/nr01JzOkwfh3XzLDdF88&#10;XaztULqQDeY1WcZHnz5ijj55OHcz0zxoMtGcF88NXo4S4HqE8oHqEIiuBPI0LawJ/OVjdcfyKlAl&#10;6QGELYTXvWa6mbF2puno7Rizljfz99jGY0JofZuOyTwu44pMI5BbNcjLrITcyKwMnqPiCERXEgje&#10;vPIDFv6aD14WFn2dSJJeVUIZoJBAfl0ru82UuVPklsft5PZkvLAOjm/vF2KD4HwCtFYwr0lnD+RW&#10;HfKSTkL5QDkEoqsTeRMTrYvicgRoQDXAnUPcCOKr18XmghLguEnjxQIEWIGg2YgQEjuxxxLZ1j5z&#10;+tBpc3xbvygC/fFt1cCamHndbCG3MKerA9cKL1HWfCbhhO2I2kkRGykEoqsAZERl7X7AxAyuzMYA&#10;aw9Xz8EHD1jr5UCpVPcyQKOetmJa/MhIPHDcxEgATanILQqJnbQkBs72nzV9GwbjNQjEet25RcB5&#10;YEXMvGa2mXXt7GBJNAB4K576zOOZlvayt6+UI6AcAtFVBAQPGlmWFh1cmY0HwgJ3nSZV+OKoAW5g&#10;pWkSDwQXirgbBxQVPEJZDSmQFcgMZEdAeQSiqxAI2axu4iC4MkceKCGQHuSH23OkrL5mB3Nx6uIu&#10;M+OKHiE3iC1gZIC1Tl1ulqsSGYGsqMI7MNYRiK4ByNsEEYROBqMLBAyE14gkjWaDxhzbOemmlUCo&#10;g9aCWfONMAfyIVyjahCIrkEo4spE2NDVINR4NQc0iUNjY3LEyR7cNjNwMU5dPFVuO7ntmWTnVdeY&#10;LqNoNjC/iMVleXyCq7IxCETXQBRxZaKxLXvbSrHwApobSnoAK/D8mSgZpC9hDVZFimqFKSAtyAuQ&#10;9IKrEUzuscQWFKWmB2VI9MvNsuKCq7JxCEQ3AijiymSSUx8Tgv8BAe0DiA03ZVavShBclY1FILoR&#10;Aq5Mgs9Z2j5uC7b8GcsNWg8fPmxmzAiJOgGtDzw5uCqzwhcotrgqQ7/KxiIQ3QiiqHbHpGfyjzXr&#10;7uzZs2b79u3ma1/7mtm1a5d54QtfaK644gpz1VVXxa8IaHWcOXPG7Ny50yB2LrywPetKa1nnNGUO&#10;5UaNRyC6UUARTY/Jv+xtK8ZkkfmRI0fMBz7wAfPlL3/ZdHR0mAULFph3vetdZsmSJeZ1r3udmT49&#10;6lYS0Bo4dOiQueuuu8ydd95pnnnmGfPJT37SvOAFL4j/2l4gFgfJ5a3tse65GWkEohsloPVBdnRF&#10;yAKxu5W/dfGQxISxgF/7tV8zf/d3fxc/Mqarq8u86U1vMr/8y79spkyZYq688kohvoDmxI4dO8y3&#10;vvUt80//9E/mO9/5jlhwy5YtMw888ICZObP96vUoVYHgshLPwFj11ow2AtGNMorU1AAsOyy8seDm&#10;OH78uHnJS15iHn744fgZY170oheZH//4x2bcOHew/r777pPY3urVq+NnAkYa58+fF3L7H//jf4jr&#10;efPmzebYsWPxX40Q3NatW83Uqe2TJUp3EzqbbP7ahsyWbMGKG10EomsCFKmvAWiBZGa1+2LZtGmT&#10;xOf2798fP2PMHXfcIVaeDySx/PSnPzUf+chHxC123XXXmTe84Q1m3rx58SsCqsSWLVvMwoULzYQJ&#10;E+JnIqJTReTUqVPmL/7iL8x//I//UR6DiRMnmtOnT8ePWh+0l2P377xOO3hjQr3s6CIQXRNhx3e2&#10;mo1fWp9r3dGqiS7m7bpw1q1bZ6655hpJTgFz5swR6yDPEmAq//mf/7n53d/9XfP617/e3HjjjWId&#10;QpCTJkU1aAHFACEx/kePHhWCYvxwGXOfcf6f//N/mle/+tWZCSVcMxQOVVh4///7f/9PrPNWBoop&#10;5UJ5ySZYcSvefZFZ+LrgYh9tBKJrMkBykB2klwXqbVhA7ejO/P3f/33ziU98In5kxCojU++CCy6I&#10;n/HjS1/6kgjid7/73c7XI7xxr3V3d5tp06aZuXPnCpHyeKwDKwyX45/+6Z9KLG3RokVm/PjxZsWK&#10;FebZZ581GzZsMCtXrjT/9t/+W/N7v/d75g/+4A8kbuoDSgbWNQkoCmKs//AP/xA/ai2om3LLHZtz&#10;ldHeV84XV2WIxTUHAtE1Kai7e/ZzT0oT4ixAcktvXCYxvHYoNiWmg2Ddt2/QjYsw/cY3vhE/ysa1&#10;114r5QkXX3xx/MxQIKxf/OIXSyYglgUJLefOnTN79+6VGBKkSpYnMcJVq1YJCeKSQ+C3Mxjvt7zl&#10;LRIX/Vf/6l8J2c2fPz/+a+SWPHjwoDlw4IBYaVynW265xfz2b/92/Ao3Pv/5zw95DYrFk08+aWbN&#10;mhU/0xogmxIrLq/rDV4WCC7UxTUXAtE1OaJA98ZcDZK2QcTv0CRbGXv27BGCwWUGsMqIvRGzywNT&#10;+eqrr5bEFFxsLtx9993mV3/1V80PfvADs2bNGnGnAcgOdHZ2Sq0XoLThV37lV0S4Y+lQ00eyCxmf&#10;ZBAuXrx4xBMrsEgZE6wlyCddavHd735XrKaiYMywsHDzMma4FrHCsqxnxgKyW7t2ba519thjj4li&#10;oUkpWM4/+9nPRJlpBRCH2/AXT+cqnCiZUcLYytDdpAkRiK4FQEyAzEy0yjwQ+F7+nlUtu+XKf//v&#10;/9188IMfFCEOIJP777+/UFIJLjLq77KELxmBWGe4NtOgWB0BrAkTkydPlvgSZAax7N692/zv//2/&#10;zR//8R8LGUKaCHsfIO3/83/+j/nnf/5nsY74PNylkBWfCZGS0NHT0yMWzmWXXRa/czh4DzEvCPre&#10;e+81l156qYwLz3/sYx+T8eHzfud3fsd8/etfj9+VD5J8cEVCbFjCb37zmzNJToF1h9WLdZYFlATi&#10;eH19ffKYZBViqJ/+9KflcbMCYtv0l+tzE8RAu8fM2wGB6FoIRbO8AN3PsfBabfHhpvzmN78ZPzLm&#10;pS99qRCFz0JLAksBAsqy/khS+eu//mshlzT+6I/+yHz0ox8V8gBYH+vXrxd3m+LkyZNSyI5rDxLD&#10;+swDxPnDH/5QLEner0sOsvtf/+t/mVe84hWZMUIK6CFo3K1klUKWClyO99xzj2Q3YgVfdNFF8rgI&#10;nnrqKXFTQuCMB27dojVujBHj9Ru/8Rtm9uzZ8bPDweuI533mM5+Jn4lKRaivG2lruAiKJpqAsZIF&#10;3Q4INnYLAc3x+i+/1GqPl+QGuSlEv/fXf2Se+sxjTb/FjALrKW0hEN8pQnLg1ltvNcuXZ+8CgRXi&#10;IjlAwoWSHEDoJ0kO4OrEAoK8iuqIZCzi9gTJ9/yn//SfzL/+1/86k+SwhCB/shyxdJMkB4ghQt4o&#10;A1hZybq1LECKuDghOYDrspZCbsoK/t2/+3e52ay87hd+4ReGlCE8/fTThX/nSEG9Jve89e5cksM1&#10;ueztK80NX395ILkWQSC6FgTZltd/+SWy2PLiASxaFm8rEB7uSrIrFbjicF0WAa5FrJs8YQ1Z+EBC&#10;ShKQZpL4FMTx+FstcSZ+V5qws1yVClylFMq/853v9BI0wD344IMPSqxR441ZePTRR822bdvkPq5K&#10;XL61YunSpYWyVYlrJs+9v7+/aTIvkwRHPDyr6Buw9iC4ImsvoHkQrlSLgmzLWrRKJTx2UMgLrI8W&#10;vve97w3R9CEZkj6KAFJ87WtfWzo7EkuLovMkILKkJaLAiiE2p3HEIuDzSd9X8DuLuD3/8i//UqxH&#10;SEyTZHy45JJLJA6YZy3xOe9617sGSJz2akWt5jIg/kjNnYLzIWnGpUSMFFD6UP6KEhxZlEW9KQHN&#10;h0B0LQ4WHV0Xrr31hkIJKCS0PHDTPbL7ebMRXjqJ4ud+7ufENVcEH/rQhwoRhw/EvzTTU5FlrVBD&#10;VksROkI9SVRYUXnvh0iVHP/xH/9RupFkAZJ7z3veM5BM4wNZk5ocAnDHFh3nMuDzX/WqV8WPIhDf&#10;VLfpSCJJcCh/eQQ3bUW3ueqz15m1n7w6JJu0MALRtQl0QbJ5K/fzQAxPCY+avdEGJEMfxCRI7ff1&#10;tkyDDEiNg5UBbk915QGI6Prrr48fDQdWUC3AnZi0NnmcZxGSuKLkeOLECfNLv/RL5itf+Yrc9+GN&#10;b3xjrvuW7yYjVIG1yXc1Er/4i784xPXKd6JcjBRI4EoSXB4o16lFgQxobgSiazOQbcnirIXwHvrt&#10;e4X0imi4jQLWSFLDh+CKEhdJLFg+ReJFPkC0SWFPfRpdQKoCFlTSVcf5ZREWYEySm9CSAUr5AMkn&#10;ZGu6iJJid5e7NYlkpxKAq5NElkaCWGvSaoToktm1jQIejIc/cL8kZtVCcCHRpL0QiK5NUSvh4cZU&#10;jbdIB4iqgUWVTDcnu7C3tzd+lA2KnP/Lf/kv8aNywMJJEhFEV+W+d3xW0grEussjJF5DGUOSICBk&#10;UvNvuukmySD9l3/5l5otIxSDZK0crs50Ik7V4FzpX5rEF7/4xWFx0SpAc4Utt20aiElTlpOHQHDt&#10;jUB0bQ4lPNyaRVwwZKHVKiSqAJZL0rWXJoYskJmIa6wekIyRJDoIJWlN1QtckGmLjuzNPJCx+Gd/&#10;9mfDatWwEOkYw3lTh4dLsyjhkTGadglTQ9dI8H0f/vCHBzrRAKzwKt2X6p788a/dWVhZQwlEGQwE&#10;194IRDdGAMlBdkUJD6TdPnltyOoBpMbOA5qggSAvkglIOQKvJeuyHrA1UNIVSOF1lQXNkGYy7R+3&#10;ZJF+j7yOXdUpznZtNEtZBaUCv/Vbv2V+/ud/Xrqm5AFLOXluuBFvu+223CSWekHLtWScDmvub/7m&#10;b+JH5ZGep0Xc70pwKIEogwHtjUB0YwxKeFf/2fWF+2ImNWVui7RFKgMsk/e+973iViN+9dBDD8V/&#10;8YOWYXQzqRc/+tGP4nsRbrjhhpqyKvOA9ZK06Iq4LhVYfm9729ukhycuy7Q1BiA8xuvtb3+7WHpZ&#10;YFeCdMIKPSkbnZAC0SfjrigWuJzpaIPrmoSiorFC5uQztzxp/uUN/1yT54EyATIoA8GNLQSiG6Og&#10;J+alH10rLpulb1leaKsfNGU05nUfeUhcm5u/uqHSWB7JJJ/61KekSwekwC1p9VgcafDc3/7t34rQ&#10;pmlwPaDFVpoc6v3MNHBdJi1Ufn8tRAop0s+S3QCeeOIJ8/GPf9xcfvnl8V8HQcIK++/RF9MHPovs&#10;zCSI0X3hC1+IH9UGSKoIsE5pug1QZjiwLj/3uc+JdUdtYlbGKG51tq/CcuPgfhEvA4XdUZOFlwrJ&#10;hZ0Fxh5Cr8sAQURi2822b24p1EszCQTH3FfMEwuxim4RWHMkh9A8+f/+3/8rpPNf/+t/FSLkbyRT&#10;cNBho54icQVCns4imgWJAH7kkUfqKldIg/Oh+F2/A9KiiXTZ3w5xQjD/+T//Z6k/5LEuZQiVZs1p&#10;MksCYoFkku5KdmX4yU9+Uih2qOAaUAaCQpIHNtTFUkY5QYnhoDl1HsgM3nvX7kJNzZMgwWThLy+2&#10;JLe47fZsDKgNgegChgHX5Pa/31qzixJhMufFc83sG+ZW4hZCCFPcjJXCLWnxxKmuuuoq2W8u3fex&#10;LOhxybYzWHYAQU9xdlaz4loBqVGuoAXgnAdxwTyiYwNU9tjzAXcg5Pnv//2/lz37tO6OGkBIy+Xm&#10;BLwPMmQXB3VZct7038SdmMzK9AGr+33ve580baaswQfcqn/yJ38i1hxHkeJ0XJGQGySHJVcL8FYs&#10;etPSlt+yKqA6BKIL8ALLDgsPTbrWRJSqSa+RIKFFN2AFWFtsQFpka6AkqEdD6ENmJI8kszYhaVyN&#10;SkQQCVZentAn/ggZ5TWrJkuUdH06xACUAbbxyYoD8ntpFo21rCRPViTlGuwwkAXGiibaL3/5ywtZ&#10;ZUVQD7nhSYDYFrx2sRBdQEASgegCcoFbE+Gz+wc7SyWiIIQgOyW9ZmuGS10aafpKdJAPVmStdXTE&#10;zf7wD/9Q7tOwmRo3/Qx6O1Lord+Bm5D+lXkW3Wc/+1mx6F72spfFz/hBcgdWLhbUzTffLLGvPJCx&#10;CmFhxfE+QMbpX/3VX8kGrOlsVqxsyJqtgGjqXE/bNcC82n/PXnu7t1RWL6QGuaFUBfdkgA+B6AJq&#10;Apo2CSm7/mlHzbE8oKQ385rZZta1s0e9QS5uP+JcEIoCNxztyGqJn0Ey9Oa866675DHW249//OOB&#10;bi1YV1hJWsJAycDf//3f52Zekn5Pjdzf/d3f5RIv50JccePGjUJU73jHO+K/ZIP30f6MZBTifdS2&#10;Ue5BU2tiamxLxDZAO3bskPIAsmPpXelzi2YBMjvwwH5z8MH9pcmN2BvWG/E37gcE5CEQXUBp0CMT&#10;K6+Ma1NBo1ySWWZeM8v0rJ01YtYe8SkSMm6//XZJ29c4FcsBq4hUfSybWsDmp8SicEveeeed4tZT&#10;sAs4LkLA37G2aOeVB0juP/yH/yC7DfCeLPIlQYfuI+xmjgWZ1/MyDcYA0uPc2RmcHcfZAZ3PwbXL&#10;bwDJou8iwCUJsR28f3/pRuKqIM179YKQNRlQMwLRBdQNdW1GLqg9hQp2faDOD2tvxpUzGx5rwVUH&#10;2WHNYMGxISiJKZouD1GRGZgXH1PwPjYzpcvI448/PiRBg9gZcTuAu49yhiJEBAljCWIZQs5YWL4k&#10;HArusfzYQZ0s0tECZHb4EcjtgCW5A3XNh0GXd3BNBpRHILqASoFQI45XT9xFgWCD+Lovnm66L5lR&#10;uKNLFSCjkAQNSKWWejcyKbHAICRuyWSETEnYwGKCPL/1rW8V/kxIk8QSrEs+C3chcUAeQ5QsX1yN&#10;Tz31lNTOsUFr0UL0qoBlf/RJezx9RKy3WhNJksByw2IL5BZQJQLRBTQUaukRl6lHACqw8iA9yI/7&#10;zRijIeGEHbQ/8YlPCCGREUkDZhJQqAmsZYsf3JG/8Ru/IcXxfC6ZkmRwfuc735EuIiTNsH0Pr4GU&#10;y8TNagHXUIjNkhrkVrQjSRbULdmsyUoBrY9AdAEjBk0fx+KrqqMKySwQ3owrekzXym4zbcW0prIC&#10;SD6ph3yw1ojpVdlguiiwziG1vg1Hhdi4X+V1IxmpFcpPAlofgegCRgUITAiPOA639cRx0oDoIDws&#10;vylzp5jOJV1ChsFS8AMlhGtycs8Jc9je79/WX4kFnoQmHXEbdusOGEkEogtoCmAt4OKsJzMvD7g5&#10;O3o7zIy1M824ieOECMFIxv5GE4wxCgUW2tn+s+boU0fMiT3HS5WJFEEyozZkSgaMJgLRBTQdtNbq&#10;8KOHJA7UKOJLQwkPIgTda6ZbK3C8tRAnFNq8djQBWZ06FFlgWGQAIjt/+twAwTUaEFvkRp4pbsnR&#10;rpEMCFAEogtoCeBa08w+BHfVbrVakHSDYiVOsVZiEhOmTpB4YT04vrXPnD40dH84HvO8oopEkLLA&#10;Pcw4oAygGATXcEAzIxBdQEsinf03UlbLWAXWLuTdzNmuAQE+BKILaBuQTHEiTqY4vq1fHkOAAcWB&#10;ixYS6yKZx1prHb2dIXEkoOURiC6g7UH8qn9bn+nbeEwOYoCj6fZrBmChEX+EzDoXTxUya/Y4ZEBA&#10;WQSiCxjTUMLTBA69bWUiJAlkqiUv4mhYZhozJIaG2zEgYKwhEF1AQAaS2YxkMJLJqFDrEJztO1t5&#10;dqgrwUMzQgGWmGY2BhILCPAjEF1AQEBAQFsj5AMHBPx/7dUBDQAAAMKg909tDwclAK6JDoBjNbaZ&#10;qWz7lQdsAAAAAElFTkSuQmCCUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6knwHNsCAAD3BQAADgAA&#10;AAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAA&#10;GQAAAAAAAAAAAAAAAABBBQAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLAQItABQABgAIAAAA&#10;IQAfV1as3QAAAAkBAAAPAAAAAAAAAAAAAAAAADQGAABkcnMvZG93bnJldi54bWxQSwECLQAKAAAA&#10;AAAAACEACaLgCQDuAAAA7gAAFAAAAAAAAAAAAAAAAAA+BwAAZHJzL21lZGlhL2ltYWdlMS5wbmdQ&#10;SwUGAAAAAAYABgB8AQAAcPUAAAAA&#10;" stroked="f" strokeweight="2pt">
               <v:fill r:id="rId2" o:title="" recolor="t" type="frame"/>
             </v:oval>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidRPr="00AD0150">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimHei" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
       </w:rPr>
       <w:t xml:space="preserve">University of </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00AD0150">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimHei" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="30"/>
@@ -3196,51 +3637,51 @@
       <w:t>UT</w:t>
     </w:r>
     <w:r w:rsidRPr="00AD0150">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimHei" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
       </w:rPr>
       <w:t>Jsci</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00AD0150">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimHei" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00AF448E" w:rsidRPr="00AD0150" w:rsidRDefault="00AF448E" w:rsidP="008F5DAF">
+  <w:p w14:paraId="02C57350" w14:textId="430001F1" w:rsidR="00AF448E" w:rsidRPr="00AD0150" w:rsidRDefault="00AF448E" w:rsidP="008F5DAF">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="1671"/>
         <w:tab w:val="center" w:pos="5060"/>
       </w:tabs>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimHei" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Corsiva" w:eastAsia="SimHei" w:hAnsi="Monotype Corsiva"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Monotype Corsiva" w:eastAsia="SimHei" w:hAnsi="Monotype Corsiva"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
@@ -3279,58 +3720,58 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimHei" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:t xml:space="preserve"> x</w:t>
     </w:r>
     <w:r w:rsidRPr="00AD0150">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimHei" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimHei" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:t>xxx</w:t>
     </w:r>
     <w:r w:rsidRPr="00AD0150">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimHei" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
       </w:rPr>
       <w:t>. 202</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C153F8">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:eastAsia="SimHei" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00AF448E" w:rsidRPr="002F7F3F" w:rsidRDefault="00AF448E" w:rsidP="00AF448E">
+  <w:p w14:paraId="6BE58420" w14:textId="77777777" w:rsidR="00AF448E" w:rsidRPr="002F7F3F" w:rsidRDefault="00AF448E" w:rsidP="00AF448E">
     <w:pPr>
       <w:pStyle w:val="a4"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="24" w:space="1" w:color="5F497A" w:themeColor="accent4" w:themeShade="BF"/>
       </w:pBdr>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7A36CE9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
@@ -4494,77 +4935,166 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="529C620C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D7CAFE24"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
     <w:nsid w:val="52CA544A"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="AED6D67E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="references"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19">
+  <w:abstractNum w:abstractNumId="20">
     <w:nsid w:val="5E7203D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0AE2E458"/>
     <w:lvl w:ilvl="0" w:tplc="9ABA68F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4609,51 +5139,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20">
+  <w:abstractNum w:abstractNumId="21">
     <w:nsid w:val="622D2576"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70BA27E4"/>
     <w:lvl w:ilvl="0" w:tplc="3E78EDDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4698,51 +5228,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21">
+  <w:abstractNum w:abstractNumId="22">
     <w:nsid w:val="6C402C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9A1CA078"/>
     <w:lvl w:ilvl="0" w:tplc="C8D6570A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="figurecaption"/>
       <w:lvlText w:val="Fig. %1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:color w:val="auto"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
@@ -4843,77 +5373,190 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22">
+  <w:abstractNum w:abstractNumId="23">
     <w:nsid w:val="6CD32DA8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="166470C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:pStyle w:val="tablehead"/>
       <w:lvlText w:val="TABLE %1. "/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23">
+  <w:abstractNum w:abstractNumId="24">
+    <w:nsid w:val="787331A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB94F6F2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25">
     <w:nsid w:val="7D184FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7C14A1DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4986,416 +5629,491 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="26">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F7F3F"/>
     <w:rsid w:val="00014FBF"/>
+    <w:rsid w:val="000250B7"/>
     <w:rsid w:val="000254C3"/>
     <w:rsid w:val="0004781E"/>
     <w:rsid w:val="00082340"/>
     <w:rsid w:val="0008758A"/>
     <w:rsid w:val="00097818"/>
     <w:rsid w:val="000B0C30"/>
     <w:rsid w:val="000C1E68"/>
     <w:rsid w:val="000D26C3"/>
+    <w:rsid w:val="000D7DE6"/>
     <w:rsid w:val="000F59FF"/>
-    <w:rsid w:val="00116C6B"/>
+    <w:rsid w:val="00134D3F"/>
     <w:rsid w:val="00140DD6"/>
+    <w:rsid w:val="001731D0"/>
+    <w:rsid w:val="0018036D"/>
     <w:rsid w:val="0018239C"/>
     <w:rsid w:val="001A2EFD"/>
     <w:rsid w:val="001A3B3D"/>
     <w:rsid w:val="001B67DC"/>
     <w:rsid w:val="00211582"/>
     <w:rsid w:val="002254A9"/>
     <w:rsid w:val="00233940"/>
     <w:rsid w:val="00233D97"/>
     <w:rsid w:val="002347A2"/>
     <w:rsid w:val="00256C9F"/>
     <w:rsid w:val="00260147"/>
     <w:rsid w:val="0027400E"/>
+    <w:rsid w:val="002766D4"/>
     <w:rsid w:val="002850E3"/>
     <w:rsid w:val="00292400"/>
     <w:rsid w:val="00292F34"/>
     <w:rsid w:val="002D2786"/>
     <w:rsid w:val="002F7F3F"/>
     <w:rsid w:val="003040EF"/>
     <w:rsid w:val="00306C07"/>
     <w:rsid w:val="00312A64"/>
     <w:rsid w:val="00335206"/>
     <w:rsid w:val="00354FCF"/>
     <w:rsid w:val="003A19E2"/>
     <w:rsid w:val="003B4E04"/>
     <w:rsid w:val="003E1540"/>
     <w:rsid w:val="003E512A"/>
     <w:rsid w:val="003E60CF"/>
     <w:rsid w:val="003F1716"/>
     <w:rsid w:val="003F5A08"/>
     <w:rsid w:val="00401C7B"/>
     <w:rsid w:val="00420716"/>
     <w:rsid w:val="004325FB"/>
     <w:rsid w:val="0043406D"/>
     <w:rsid w:val="004432BA"/>
     <w:rsid w:val="0044407E"/>
     <w:rsid w:val="00447BB9"/>
     <w:rsid w:val="0045582E"/>
     <w:rsid w:val="0046031D"/>
-    <w:rsid w:val="00464F48"/>
     <w:rsid w:val="00485494"/>
     <w:rsid w:val="004D5131"/>
     <w:rsid w:val="004D72B5"/>
     <w:rsid w:val="004E091A"/>
     <w:rsid w:val="004F18B4"/>
     <w:rsid w:val="004F62CE"/>
     <w:rsid w:val="00551B7F"/>
     <w:rsid w:val="0056610F"/>
+    <w:rsid w:val="00575221"/>
     <w:rsid w:val="00575BCA"/>
     <w:rsid w:val="005874A6"/>
     <w:rsid w:val="00595987"/>
     <w:rsid w:val="005A4085"/>
     <w:rsid w:val="005B0344"/>
     <w:rsid w:val="005B520E"/>
     <w:rsid w:val="005E2800"/>
     <w:rsid w:val="005F2628"/>
     <w:rsid w:val="00605825"/>
     <w:rsid w:val="00645D22"/>
     <w:rsid w:val="00651A08"/>
     <w:rsid w:val="00654204"/>
     <w:rsid w:val="00670434"/>
     <w:rsid w:val="006A25AE"/>
+    <w:rsid w:val="006B1BEC"/>
     <w:rsid w:val="006B6B66"/>
+    <w:rsid w:val="006C10DF"/>
     <w:rsid w:val="006F6D3D"/>
     <w:rsid w:val="00715BEA"/>
+    <w:rsid w:val="00717DAD"/>
+    <w:rsid w:val="00721D2A"/>
     <w:rsid w:val="00740EEA"/>
     <w:rsid w:val="00756FD5"/>
     <w:rsid w:val="00794804"/>
+    <w:rsid w:val="007A200B"/>
     <w:rsid w:val="007B33F1"/>
+    <w:rsid w:val="007B3ADD"/>
     <w:rsid w:val="007B6DDA"/>
     <w:rsid w:val="007C0308"/>
     <w:rsid w:val="007C2FF2"/>
     <w:rsid w:val="007D6232"/>
     <w:rsid w:val="007F06C5"/>
     <w:rsid w:val="007F1F99"/>
     <w:rsid w:val="007F768F"/>
     <w:rsid w:val="00800586"/>
     <w:rsid w:val="0080791D"/>
     <w:rsid w:val="00836367"/>
     <w:rsid w:val="008572FF"/>
     <w:rsid w:val="00873603"/>
     <w:rsid w:val="008A2C7D"/>
     <w:rsid w:val="008A44A7"/>
     <w:rsid w:val="008C4B23"/>
+    <w:rsid w:val="008D6BA7"/>
     <w:rsid w:val="008F5DAF"/>
     <w:rsid w:val="008F6E2C"/>
     <w:rsid w:val="00907001"/>
     <w:rsid w:val="009303D9"/>
     <w:rsid w:val="00933C64"/>
+    <w:rsid w:val="0094223C"/>
     <w:rsid w:val="00972203"/>
     <w:rsid w:val="009913F4"/>
     <w:rsid w:val="009A3B01"/>
     <w:rsid w:val="009B10D3"/>
     <w:rsid w:val="009C2C80"/>
     <w:rsid w:val="009C5A79"/>
+    <w:rsid w:val="009D28FA"/>
     <w:rsid w:val="009D394C"/>
     <w:rsid w:val="009E7B86"/>
     <w:rsid w:val="009F1D79"/>
     <w:rsid w:val="009F2E9F"/>
     <w:rsid w:val="00A059B3"/>
     <w:rsid w:val="00A17633"/>
     <w:rsid w:val="00A41BDD"/>
     <w:rsid w:val="00A57F42"/>
     <w:rsid w:val="00A7411C"/>
     <w:rsid w:val="00A747B3"/>
     <w:rsid w:val="00AA4891"/>
     <w:rsid w:val="00AB2382"/>
     <w:rsid w:val="00AD0150"/>
     <w:rsid w:val="00AD2BC8"/>
     <w:rsid w:val="00AE3409"/>
     <w:rsid w:val="00AF448E"/>
     <w:rsid w:val="00AF6DD6"/>
     <w:rsid w:val="00B11A60"/>
     <w:rsid w:val="00B22613"/>
+    <w:rsid w:val="00B22916"/>
     <w:rsid w:val="00B24C69"/>
     <w:rsid w:val="00B258C7"/>
     <w:rsid w:val="00B32185"/>
     <w:rsid w:val="00B355BD"/>
     <w:rsid w:val="00B47081"/>
     <w:rsid w:val="00B768D1"/>
     <w:rsid w:val="00B77EF1"/>
     <w:rsid w:val="00B965B4"/>
     <w:rsid w:val="00BA1025"/>
     <w:rsid w:val="00BC10AB"/>
     <w:rsid w:val="00BC3420"/>
     <w:rsid w:val="00BD670B"/>
     <w:rsid w:val="00BE7D3C"/>
     <w:rsid w:val="00BF5EEC"/>
     <w:rsid w:val="00BF5FF6"/>
     <w:rsid w:val="00C0207F"/>
+    <w:rsid w:val="00C153F8"/>
     <w:rsid w:val="00C16117"/>
+    <w:rsid w:val="00C17CED"/>
     <w:rsid w:val="00C3075A"/>
     <w:rsid w:val="00C30DEE"/>
     <w:rsid w:val="00C365B6"/>
     <w:rsid w:val="00C71850"/>
     <w:rsid w:val="00C7559B"/>
+    <w:rsid w:val="00C7703F"/>
     <w:rsid w:val="00C84192"/>
     <w:rsid w:val="00C919A4"/>
     <w:rsid w:val="00CA4392"/>
     <w:rsid w:val="00CC01B3"/>
     <w:rsid w:val="00CC1720"/>
     <w:rsid w:val="00CC393F"/>
     <w:rsid w:val="00CC7A6C"/>
     <w:rsid w:val="00CC7C76"/>
     <w:rsid w:val="00CD08A1"/>
     <w:rsid w:val="00CD50BB"/>
     <w:rsid w:val="00CE0071"/>
     <w:rsid w:val="00D04ED2"/>
     <w:rsid w:val="00D05792"/>
     <w:rsid w:val="00D0588C"/>
+    <w:rsid w:val="00D11F49"/>
     <w:rsid w:val="00D15311"/>
     <w:rsid w:val="00D2176E"/>
     <w:rsid w:val="00D632BE"/>
     <w:rsid w:val="00D7203A"/>
     <w:rsid w:val="00D72D06"/>
+    <w:rsid w:val="00D74185"/>
     <w:rsid w:val="00D7522C"/>
     <w:rsid w:val="00D7536F"/>
     <w:rsid w:val="00D76668"/>
+    <w:rsid w:val="00D84B86"/>
     <w:rsid w:val="00D86CA2"/>
     <w:rsid w:val="00DA3E64"/>
     <w:rsid w:val="00DB498A"/>
     <w:rsid w:val="00DE4F3E"/>
     <w:rsid w:val="00E07383"/>
     <w:rsid w:val="00E165BC"/>
     <w:rsid w:val="00E61E12"/>
     <w:rsid w:val="00E638D6"/>
     <w:rsid w:val="00E7596C"/>
     <w:rsid w:val="00E878F2"/>
     <w:rsid w:val="00EC7BDF"/>
     <w:rsid w:val="00ED0149"/>
     <w:rsid w:val="00ED792E"/>
     <w:rsid w:val="00EF7DE3"/>
     <w:rsid w:val="00F02B4E"/>
     <w:rsid w:val="00F03103"/>
     <w:rsid w:val="00F1068A"/>
+    <w:rsid w:val="00F13042"/>
     <w:rsid w:val="00F17557"/>
     <w:rsid w:val="00F271DE"/>
     <w:rsid w:val="00F627DA"/>
     <w:rsid w:val="00F7288F"/>
     <w:rsid w:val="00F826B6"/>
     <w:rsid w:val="00F847A6"/>
     <w:rsid w:val="00F9441B"/>
     <w:rsid w:val="00FA351C"/>
     <w:rsid w:val="00FA4C32"/>
     <w:rsid w:val="00FB5ACA"/>
     <w:rsid w:val="00FE7114"/>
+    <w:rsid w:val="00FF15CA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="469C1921"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -6036,83 +6754,144 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char3">
     <w:name w:val="نص تعليق Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B77EF1"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="Char10"/>
     <w:rsid w:val="00B77EF1"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char10">
     <w:name w:val="نص تعليق Char1"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:rsid w:val="00B77EF1"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C7703F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -6753,56 +7532,116 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char3">
     <w:name w:val="نص تعليق Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B77EF1"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="Char10"/>
     <w:rsid w:val="00B77EF1"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char10">
     <w:name w:val="نص تعليق Char1"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="aa"/>
     <w:rsid w:val="00B77EF1"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C7703F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="258025876">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1300259504">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1492722267">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.32792/utq/utjsci/v9i2.896" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by/4.0/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\0\Downloads\Template%20new-final%20(2).dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="نسق Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -7072,94 +7911,94 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEB3FA15-F70C-490F-8FBE-67517545CB94}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C937DA6-F115-47C0-8E53-E9DF259484DA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Template new-final (2)</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>2055</Words>
-  <Characters>11715</Characters>
+  <Words>2146</Words>
+  <Characters>12236</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>101</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>العنوان</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Paper Title (use style: paper title)</vt:lpstr>
       <vt:lpstr>Paper Title (use style: paper title)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IEEE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13743</CharactersWithSpaces>
+  <CharactersWithSpaces>14354</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>4849709</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:jsci@utq.edu.iq</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3407991</vt:i4>
       </vt:variant>
       <vt:variant>